--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -10,123 +10,123 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\連携支援調整担当\05_広報\15_HP\01_CMS更新\03_応募開始\02_応募開始\02_掲載資料\03_掲載版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\連携支援調整担当\05_広報\15_HP\01_CMS更新\06_新１年生募集開始\03_応募開始\02_掲載資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B1656BD-56CC-4B0A-8338-61688D582C69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CEB13BD-2390-45FC-B538-39D2E6765966}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1.応募者基本情報" sheetId="6" r:id="rId1"/>
     <sheet name="2.留学計画書" sheetId="12" r:id="rId2"/>
     <sheet name="語学試験CEFR換算表" sheetId="11" r:id="rId3"/>
     <sheet name="国一覧" sheetId="8" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'1.応募者基本情報'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">国一覧!$A$1:$C$173</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1.応募者基本情報'!$A$1:$F$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1.応募者基本情報'!$A$1:$F$72</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E56" i="6" l="1"/>
-[...1 lines deleted...]
-  <c r="E49" i="6"/>
+  <c r="E55" i="6" l="1"/>
+  <c r="E54" i="6"/>
   <c r="E48" i="6"/>
-  <c r="E41" i="6"/>
-  <c r="E40" i="6" l="1"/>
+  <c r="E47" i="6"/>
+  <c r="E40" i="6"/>
+  <c r="E39" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={FB4B2EDE-FA11-484C-97B4-30AE009D90AA}</author>
   </authors>
   <commentList>
     <comment ref="A11" authorId="0" shapeId="0" xr:uid="{FB4B2EDE-FA11-484C-97B4-30AE009D90AA}">
       <text>
         <t>[スレッド化されたコメント]
 使用している Excel のバージョンでは、このスレッド化されたコメントを表示できますが、新しいバージョンの Excel でファイルを開いた場合はコメントに対する編集がすべて削除されます。詳細: https://go.microsoft.com/fwlink/?linkid=870924
 コメント:
     JASSOガイドブック記載のスペイン語試験の内、「SIELE」は4技能でそれぞれCEFRレベルが算出され、全体のCEFRレベルが分からないことから不採用としました。</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="439">
   <si>
     <t>姓（ローマ字）</t>
   </si>
   <si>
     <t>名（ローマ字）</t>
   </si>
   <si>
     <t>必須</t>
     <rPh sb="0" eb="2">
       <t>ヒッス</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>第1希望（必須）</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キボウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒッス</t>
     </rPh>
     <phoneticPr fontId="7"/>
@@ -839,75 +839,50 @@
     <rPh sb="19" eb="21">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>項目</t>
     <rPh sb="0" eb="2">
       <t>コウモク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>■生計維持者情報</t>
     <rPh sb="1" eb="3">
       <t>セイケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジョウホウ</t>
-    </rPh>
-[...23 lines deleted...]
-      <t>イガイ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>■語学力情報</t>
     <rPh sb="1" eb="4">
       <t>ゴガクリョク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>■受験上の配慮について</t>
     <rPh sb="1" eb="3">
       <t>ジュケン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハイリョ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※応募時及び留学期間中にわたり、日本国籍を有することが要件となります。
@@ -923,55 +898,50 @@
     <t>半角カタカナで入力してください。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※在籍大学等名は正式名称で入力してください。
 ※応募時及び留学期間中にわたり、国内の大学等において卒業又は学位取得を目的とした課程に在籍することが要件となります。
 ※応募時にいずれの大学等にも在籍していない場合、応募することはできません。
 ※留学期間中は大学等に在籍している必要があります。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※項目の順番で該当するものを「／」で区切って、入力してください。
 例）経営学部／情報学科／情報デザインコース</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※生計維持者が引き続き1年以上都内に住所を有していることが要件です。
 ※下記を満たす住民票をご準備ください。
 　・発行日から３か月以内　　・マイナンバーの記載無　　・続柄の記載有
 ※住民票上で学生と生計維持者の関係性が確認できない場合は、「その他提出書類」として下記の通り追加書類を提出してください。
 　①生計維持者が父又は母の場合：戸籍抄本
 　②生計維持者が兄弟・親族等の場合：戸籍謄本
 ※ファイル形式はPDFデータにてご提出ください。
 ※ファイル名は「在籍大学等名_生計維持者の住民票_氏名」としてください。
 　（例）東京グローパス大学_生計維持者の住民票_東京花子</t>
-    <phoneticPr fontId="7"/>
-[...3 lines deleted...]
-※取得単位数を入力ください。取得科目数ではありません。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※算出根拠となる最新の成績証明書をアップロードしてください。
 ※ファイル形式はPDFデータにてご提出ください。
 ※ファイル名は「在籍大学等名_成績証明書_氏名」としてください。
 （例）東京グローパス大学_成績証明書_東京花子</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※総登録単位数も含めた画面全体をアップロードしてください。
 ※ファイル形式はPDFデータにてご提出ください。
 ※ファイル名は「在籍大学等名_成績証明書（履修登録等画面）_氏名」としてください。
 （例）東京グローパス大学_成績証明書（履修登録等画面）_東京花子</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※ファイル形式はPDFデータにてご提出ください。
 ※語学能力試験のスコアの取得時期は問いません。
 ※推奨する語学力は、ヨーロッパ言語共通参照枠（CEFR）でB1以上です。
 ※ファイル名は「在籍大学等名_語学能力証明書_氏名」としてください。
 （例）東京グローパス大学_語学能力証明書_東京花子</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
@@ -2134,141 +2104,94 @@
     <rPh sb="2" eb="4">
       <t>リュウガク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※設問４に入力する留学計画で最初の受入機関（第１希望）での活動開始日を入力してください。
 ※渡航日ではなく、受入機関で活動を開始する日を入力してください。
 ※短期コース（夏留学）に申し込む場合、2026年7月20日から12月31日までに留学を開始する必要があります。
 ※中長期コースに申し込む場合、2026年7月20日から2027年3月31日までに留学を開始する必要があります。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※設問４に入力する留学計画で最後の受入機関（第１希望）での活動終了日を入力してください。
 ※帰国日ではなく、受入機関で活動を終了する日を入力してください。
 ※短期コース（夏留学）に申し込む場合、2027年3月31日までに帰国する必要があります。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>■進路情報</t>
-[...32 lines deleted...]
-  <si>
     <t>５段階評価 【評価評号：秀／S／90～100】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>５段階評価 【評価評号：優／A／80～89】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>５段階評価 【評価評号：良／B／70～79】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t xml:space="preserve">５段階評価 【評価評号：可／C／60～69】取得単位数 </t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>５段階評価 【評価評号：不可／D／59以下】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>５段階評価 【評価評号：合／P】取得単位数</t>
     <rPh sb="20" eb="21">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４段階評価 【評価評号：優／A／S】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４段階評価 【評価評号：良／B／A】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４段階評価 【評価評号：可／C／B】取得単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４段階評価 【評価評号：不可／D／C】単位数</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４段階評価 【評価評号：合／P／P】取得単位数</t>
-    <phoneticPr fontId="7"/>
-[...11 lines deleted...]
-    </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>５段階評価の場合</t>
     <rPh sb="1" eb="3">
       <t>ダンカイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒョウカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４段階評価の場合</t>
     <rPh sb="1" eb="3">
       <t>ダンカイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒョウカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
@@ -2428,473 +2351,467 @@
     <t>※受入機関の第２希望は、原則として入力必須です。
 ただし、大学等内での選考により派遣留学生として決定しており、受入機関が既に確定し変更の可能性がない場合に限り第２希望の入力は不要です。その場合は（イ）「大学等内での選考により派遣留学生として決定しており、受入機関がすでに確定し変更の可能性がないため、受入機関の第２希望～第５希望はありません。」を選択してください。</t>
     <rPh sb="94" eb="96">
       <t>バアイ</t>
     </rPh>
     <rPh sb="173" eb="175">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>入力または選択</t>
     <rPh sb="0" eb="2">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>ドイツ語</t>
     <rPh sb="3" eb="4">
       <t>ゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>TestDaF
 (Test Deutsch als Fremdsprache)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>TDN３
 TDN４</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>TDN４
 TDN５</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ゲーテ・ドイツ語検定試験
 (Goethe-Zertifikat)</t>
     <rPh sb="7" eb="8">
       <t>ゴ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ケンテイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シケン</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>A1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>A2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>B1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>B2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>C1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>C2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD(Österreichisches Sprachdiplom Deutsch)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD A1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD A2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD B1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD B2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD C1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>ÖSD C2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>オランダ語</t>
     <rPh sb="4" eb="5">
       <t>ゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CNaVT(Certificaat Nederlands als Vreemde Taal)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Maatschappelijk Informeel (INFO )</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Maatschappelijk Formeel (FORM)</t>
   </si>
   <si>
     <t xml:space="preserve">Zakelijk Professioneel (PROF)
 Educatief Startbekwaam (STRT) </t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Educatief Professioneel (EDUP)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>フランス語</t>
     <rPh sb="4" eb="5">
       <t>ゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELF(Diplôme d'études en langue française)
 DALF(Diplôme approfondi de langue française)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELF A1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELF A2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELF B1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELF B2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DALF C1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DALF C2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>TCF(Test de connaissance du français)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>100-199</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>200-299</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>300-399</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>400-499</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>500-599</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>600-699</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>イタリア語</t>
     <rPh sb="4" eb="5">
       <t>ゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CILS(Certificazione di Italiano come Lingua Straniera)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CILS A1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CILS A2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Uno</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t xml:space="preserve">Due </t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Tre</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Quattro</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI(Certificati di Lingua Italiana)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI Impatto</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI 1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI 2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI 3</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI 4</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>CELI 5</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>PLIDA(Progetto Lingua Italiana Dante Alighieri)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>PLIDA A1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>PLIDA A2</t>
   </si>
   <si>
     <t>PLIDA B1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>PLIDA B2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>PLIDA C1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>PLIDA C2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>スペイン語</t>
     <rPh sb="4" eb="5">
       <t>ゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELE(Diplomas de Español como Lengua Extranjera)</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELE A1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELE A2</t>
   </si>
   <si>
     <t>DELE B1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELE B2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELE C1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>DELE C2</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>中国語</t>
     <rPh sb="0" eb="3">
       <t>チュウゴクゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>HSK(漢語水平考試)</t>
     <rPh sb="4" eb="6">
       <t>カンゴ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>スイヘイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウシ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>3級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>4級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>5級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>6級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>TOCFL(華語文能力測験)</t>
     <rPh sb="6" eb="8">
       <t>カゴ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ブン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ソク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ケン</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Level1</t>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>Level2</t>
   </si>
   <si>
     <t>Level3</t>
   </si>
   <si>
     <t>Level4</t>
   </si>
   <si>
     <t>Level5</t>
   </si>
   <si>
     <t>Level6</t>
   </si>
   <si>
     <t>韓国語</t>
     <rPh sb="0" eb="3">
       <t>カンコクゴ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>TOPIK(韓国語能力試験)</t>
     <rPh sb="6" eb="9">
       <t>カンコクゴ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シケン</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>1級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>2級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="23"/>
-[...5 lines deleted...]
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>設問
 番号</t>
     <rPh sb="0" eb="2">
       <t>セツモン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>■留学計画のタイトル</t>
     <rPh sb="1" eb="3">
       <t>リュウガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイカク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>■留学計画の概要</t>
     <rPh sb="1" eb="3">
@@ -3229,50 +3146,60 @@
   </si>
   <si>
     <t>※GPA算出方法説明書で算出したGPAを入力してください。</t>
     <rPh sb="4" eb="11">
       <t>サンシュツホウホウセツメイショ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>サンシュツ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ニュウリョク</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>受入機関名（英語/日本語）</t>
     <rPh sb="0" eb="2">
       <t>ウケイレ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ニホンゴ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>所在+B58国・地域名（日本語）</t>
+    <rPh sb="0" eb="2">
+      <t>ウケイレ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ニホンゴ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
     <r>
       <t>受入機関は当該国の高等教育機関に位置付けられていますか？</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="5"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（「はい」か「いいえ」を選択）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ウケイレ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>トウガイコク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>コウトウ</t>
@@ -3322,107 +3249,208 @@
   </si>
   <si>
     <t>※提出書類に関してはFAQをご確認ください。
 ※生計維持者申告書の提出にあたっては、記入例を参考にしてください。
 生計維持者申告書内の項目「父母に関する事実関係が確認できる証明書」は、選択肢から該当するものを選んでください。
 生計維持者申告書をダウンロードいただき該当の空欄セル右側の「▼」を押すと選択肢が表示されます。
 ※ファイル名は「在籍大学等名_戸籍謄本・生計維持者申告書等_氏名」としてください。ファイルが複数ある場合は、末尾に１、２…と追記してください。
 （例）東京グローパス大学_戸籍謄本・生計維持者申告書等_東京花子１
 ※戸籍謄本（戸籍抄本）は発行日から３か月以内のものを提出してください。
 ※ファイル形式はPDFデータにてご提出ください。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>生計維持者申告書・申告書記入例.xlsx</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>受付可能な試験機関（スコアレポート）一覧.pdf</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>GPA算出方法説明書・記入例.xlsx</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>①いずれかの対応する段階評価を選択してください。（100点法のみの場合は５段階評価を選択してください。）
-[...8 lines deleted...]
-  <si>
     <t>語学能力証明書.xlsx</t>
   </si>
   <si>
     <t>※ご提出いただいた語学力を証明する書類に記載されている取得スコアと同じスコアを入力してください。
 ※入力の際は、語学試験CEFR換算表（別シート）から該当するスコアをコピーし、入力欄に貼り付けてください。
 ※試験名「ドイツ語：TestDaF」を選択した場合。
 　取得されたスコアのうち、4項目（読む、聞く、書く、話す）で最も低いスコアを入力してください。</t>
     <rPh sb="56" eb="58">
       <t>ゴガク</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>シケン</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>カンサン</t>
     </rPh>
     <rPh sb="66" eb="67">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="68" eb="69">
       <t>ベツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>所在国・地域名（日本語）</t>
+    <t>※最新の成績証明書に基づき、入学から現在までの通算で入力してください。
+※大学等の成績証明書の場合：取得単位数を入力ください。取得科目数ではありません。
+※高校３年間の成績証明書の場合：取得科目数を入力ください。</t>
+    <rPh sb="37" eb="40">
+      <t>ダイガクトウ</t>
+    </rPh>
+    <rPh sb="41" eb="46">
+      <t>セイセキショウメイショ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="78" eb="80">
+      <t>コウコウ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>ネンカン</t>
+    </rPh>
+    <rPh sb="84" eb="89">
+      <t>セイセキショウメイショ</t>
+    </rPh>
+    <rPh sb="90" eb="92">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="93" eb="95">
+      <t>シュトク</t>
+    </rPh>
+    <rPh sb="95" eb="97">
+      <t>カモク</t>
+    </rPh>
+    <rPh sb="97" eb="98">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="99" eb="101">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>■学業成績情報＿新大学１年生等</t>
+    <rPh sb="1" eb="3">
+      <t>ガクギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セイセキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>①いずれかの対応する段階評価を選択してください。（100点法のみの場合は５段階評価を選択してください。）
+②各評価の単位数（科目数ではありません）の合計を入力してください。
+③単位数は最新の成績証明書等に基づき、入学から現在までの通算で入力してください。（不可となった単位も入力が必要です。）
+④成績結果が合格のみで評価が無い場合は評価評号「合」「P」に記載してください。（「合」「P」の数はGPAの換算対象に含まれません。）
+⑤自動計算のうえ表示された総登録単位数が、ご自身の成績証明書等の総登録単位数と一致することを確認してください。
+⑥その他を選択した方は、GPAの算出根拠を「GPA算出方法説明書」に記入の上ご提出ください。
+※換算表でGPAの計算ができます。GPAが2.5以上（4.0点満点）が応募のための必須条件となります。（ダウンロードの上ご使用ください。）
+⑦高校３年間の成績証明書を提出する場合は、「高校の成績証明書」を選択してください。６段階評価欄が表示されますので、応募マニュアルに従って科目数を入力してください。
+※高校３年間の成績証明書を提出する場合は、３年間の評定平均値が3.5以上（本制度の応募フォーム上の計算でGPA2.8以上（4.0点満点））が応募の対象となります。</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>換算表.xlsx</t>
     <rPh sb="0" eb="2">
-      <t>ウケイレ</t>
-[...3 lines deleted...]
-    </rPh>
+      <t>カンザン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>※【合／P】は成績結果が合格のみで、評価（優、秀、S、A 等）が無い場合に入力してください。
+合計単位数を【合／P】の欄 に入力しないでください。</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>※最新の成績証明書に基づき、入学から現在までの通算で入力してください。
+※取得単位数を入力ください。取得科目数ではありません。</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>６段階評価、高校の成績証明書の場合</t>
+    <rPh sb="1" eb="3">
+      <t>ダンカイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒョウカ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コウコウ</t>
+    </rPh>
+    <rPh sb="9" eb="14">
+      <t>セイセキショウメイショ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>東京グローバル・パスポート　
+令和８年度（2026年度）短期（夏）・中長期応募用
+留学計画書検討用シート</t>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="177" formatCode="0.00_ "/>
     <numFmt numFmtId="178" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="179" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="180" formatCode="0_ "/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3518,58 +3546,50 @@
     <font>
       <b/>
       <sz val="14"/>
       <color theme="5"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="16"/>
       <color theme="5"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Meiryo UI"/>
@@ -4175,473 +4195,462 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="179" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="55" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="31" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="5" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="29" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="5" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...213 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -4666,139 +4675,138 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="9" xfId="5" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="ハイパーリンク" xfId="5" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{3B52B689-F1AE-49BD-A2FB-84C1A97D072F}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{7FFC6EB3-39D2-4947-927D-D683E88247A4}"/>
     <cellStyle name="標準 3 2" xfId="4" xr:uid="{28DDA35F-C527-4202-8DF7-C0E29F0A3D6F}"/>
     <cellStyle name="標準 4" xfId="3" xr:uid="{83D707FC-1497-466F-820B-40F1C9518A7F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>895234</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>107353</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2268243</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1097280</xdr:rowOff>
+      <xdr:rowOff>1087755</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D21734E-0F97-2B4B-A5F2-0F9B399B44D4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1393074" y="107353"/>
           <a:ext cx="2389009" cy="989927"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1610299</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>11593</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>4134417</xdr:colOff>
-      <xdr:row>0</xdr:row>
-      <xdr:rowOff>1151081</xdr:rowOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>2094</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="図 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB35144F-44D5-BE5F-FF6F-81D7F1FDCF62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -5072,3663 +5080,3653 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="A11" dT="2025-09-01T00:57:42.78" personId="{50FC3EF2-2399-46B6-84D6-CDDB2532B90C}" id="{FB4B2EDE-FA11-484C-97B4-30AE009D90AA}">
     <text>JASSOガイドブック記載のスペイン語試験の内、「SIELE」は4技能でそれぞれCEFRレベルが算出され、全体のCEFRレベルが分からないことから不採用としました。</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/ge8rbs6oqj7yrrclsmi7fbuvouuloz2g" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/n49mo9smqa2h9qskuf2qtb0t9nw16o5w" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/c7dm0rvdtpi7nzsoy44cvyarn7u4lybn" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/r94pjtvbws7ark6zyxe2plbd9lrl1ra4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/ge8rbs6oqj7yrrclsmi7fbuvouuloz2g" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/n49mo9smqa2h9qskuf2qtb0t9nw16o5w" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/c7dm0rvdtpi7nzsoy44cvyarn7u4lybn" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seikatubunka.metro.tokyo.lg.jp/documents/d/seikatubunka/2025-11-12-185942-457" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.box.com/s/r94pjtvbws7ark6zyxe2plbd9lrl1ra4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A48456E-F9D0-40B9-B6A7-95C17A4EB483}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
-    <sheetView topLeftCell="E63" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="67" workbookViewId="0">
-      <selection activeCell="E63" sqref="E63:E65"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="67" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="34.799999999999997" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="6.5" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.296875" style="4" customWidth="1"/>
     <col min="3" max="3" width="37.296875" style="6" customWidth="1"/>
-    <col min="4" max="4" width="12.3984375" style="46" customWidth="1"/>
+    <col min="4" max="4" width="12.3984375" style="45" customWidth="1"/>
     <col min="5" max="5" width="70.296875" style="6" customWidth="1"/>
     <col min="6" max="6" width="67.09765625" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.796875" style="18" customWidth="1"/>
     <col min="8" max="8" width="8.796875" style="4" customWidth="1"/>
     <col min="9" max="16384" width="8.796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="91.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="81" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="82"/>
+      <c r="A1" s="93" t="s">
+        <v>438</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
     </row>
     <row r="2" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="84"/>
+      <c r="A2" s="95" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
     </row>
     <row r="3" spans="1:7" ht="34.799999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="107" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="109"/>
+      <c r="A3" s="103" t="s">
+        <v>271</v>
+      </c>
+      <c r="B3" s="104"/>
+      <c r="C3" s="104"/>
+      <c r="D3" s="104"/>
+      <c r="E3" s="104"/>
+      <c r="F3" s="105"/>
     </row>
     <row r="4" spans="1:7" ht="40.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A4" s="104"/>
-[...7 lines deleted...]
-      <c r="G4" s="27"/>
+      <c r="A4" s="100"/>
+      <c r="B4" s="97" t="s">
+        <v>301</v>
+      </c>
+      <c r="C4" s="97"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="97"/>
+      <c r="F4" s="97"/>
+      <c r="G4" s="26"/>
     </row>
     <row r="5" spans="1:7" ht="34.799999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A5" s="105"/>
-      <c r="B5" s="90" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="98" t="s">
         <v>197</v>
       </c>
-      <c r="C5" s="91"/>
+      <c r="C5" s="99"/>
       <c r="D5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>310</v>
+      </c>
+      <c r="F5" s="29" t="s">
+        <v>408</v>
       </c>
       <c r="G5" s="19"/>
     </row>
     <row r="6" spans="1:7" ht="42.6" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="105"/>
-      <c r="B6" s="85" t="s">
+      <c r="A6" s="101"/>
+      <c r="B6" s="109" t="s">
+        <v>272</v>
+      </c>
+      <c r="C6" s="110"/>
+      <c r="D6" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E6" s="59"/>
+      <c r="F6" s="13"/>
+    </row>
+    <row r="7" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="101"/>
+      <c r="B7" s="90" t="s">
+        <v>273</v>
+      </c>
+      <c r="C7" s="87"/>
+      <c r="D7" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E7" s="60"/>
+      <c r="F7" s="11"/>
+    </row>
+    <row r="8" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="101"/>
+      <c r="B8" s="90" t="s">
         <v>274</v>
       </c>
-      <c r="C6" s="86"/>
-[...8 lines deleted...]
-      <c r="B7" s="99" t="s">
+      <c r="C8" s="87"/>
+      <c r="D8" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E8" s="60"/>
+      <c r="F8" s="11"/>
+    </row>
+    <row r="9" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="101"/>
+      <c r="B9" s="90" t="s">
         <v>275</v>
       </c>
-      <c r="C7" s="96"/>
-[...8 lines deleted...]
-      <c r="B8" s="99" t="s">
+      <c r="C9" s="87"/>
+      <c r="D9" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E9" s="60"/>
+      <c r="F9" s="12" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="101"/>
+      <c r="B10" s="90" t="s">
         <v>276</v>
       </c>
-      <c r="C8" s="96"/>
-[...29 lines deleted...]
-      <c r="E10" s="62"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E10" s="60"/>
       <c r="F10" s="12" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="49.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="105"/>
-      <c r="B11" s="99" t="s">
+      <c r="A11" s="101"/>
+      <c r="B11" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="96"/>
-[...3 lines deleted...]
-      <c r="E11" s="62"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E11" s="60"/>
       <c r="F11" s="10" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="53.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="105"/>
-      <c r="B12" s="99" t="s">
+      <c r="A12" s="101"/>
+      <c r="B12" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="96"/>
-[...3 lines deleted...]
-      <c r="E12" s="62"/>
+      <c r="C12" s="87"/>
+      <c r="D12" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E12" s="60"/>
       <c r="F12" s="10" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="105"/>
-[...7 lines deleted...]
-      <c r="E13" s="62"/>
+      <c r="A13" s="101"/>
+      <c r="B13" s="90" t="s">
+        <v>260</v>
+      </c>
+      <c r="C13" s="87"/>
+      <c r="D13" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E13" s="60"/>
       <c r="F13" s="10" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="173.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="105"/>
-[...8 lines deleted...]
-        <v>418</v>
+      <c r="A14" s="101"/>
+      <c r="B14" s="90" t="s">
+        <v>306</v>
+      </c>
+      <c r="C14" s="87"/>
+      <c r="D14" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E14" s="47" t="s">
+        <v>411</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="105"/>
-      <c r="B15" s="99" t="s">
+      <c r="A15" s="101"/>
+      <c r="B15" s="90" t="s">
+        <v>213</v>
+      </c>
+      <c r="C15" s="87"/>
+      <c r="D15" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E15" s="60"/>
+      <c r="F15" s="11"/>
+    </row>
+    <row r="16" spans="1:7" ht="43.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A16" s="102"/>
+      <c r="B16" s="79" t="s">
+        <v>277</v>
+      </c>
+      <c r="C16" s="111"/>
+      <c r="D16" s="43" t="s">
+        <v>305</v>
+      </c>
+      <c r="E16" s="61"/>
+      <c r="F16" s="21" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="40.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A17" s="106"/>
+      <c r="B17" s="83" t="s">
+        <v>278</v>
+      </c>
+      <c r="C17" s="84"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+    </row>
+    <row r="18" spans="1:6" ht="139.19999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="107"/>
+      <c r="B18" s="109" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="110"/>
+      <c r="D18" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E18" s="59"/>
+      <c r="F18" s="22" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="51.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="107"/>
+      <c r="B19" s="90" t="s">
+        <v>214</v>
+      </c>
+      <c r="C19" s="87"/>
+      <c r="D19" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E19" s="60"/>
+      <c r="F19" s="10"/>
+    </row>
+    <row r="20" spans="1:6" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="107"/>
+      <c r="B20" s="90" t="s">
+        <v>413</v>
+      </c>
+      <c r="C20" s="91"/>
+      <c r="D20" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E20" s="60"/>
+      <c r="F20" s="10" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="107"/>
+      <c r="B21" s="92" t="s">
+        <v>279</v>
+      </c>
+      <c r="C21" s="91"/>
+      <c r="D21" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E21" s="60"/>
+      <c r="F21" s="10" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="43.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="107"/>
+      <c r="B22" s="90" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" s="87"/>
+      <c r="D22" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E22" s="62"/>
+      <c r="F22" s="10"/>
+    </row>
+    <row r="23" spans="1:6" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="108"/>
+      <c r="B23" s="79" t="s">
+        <v>179</v>
+      </c>
+      <c r="C23" s="80"/>
+      <c r="D23" s="43" t="s">
+        <v>305</v>
+      </c>
+      <c r="E23" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="40.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A24" s="126"/>
+      <c r="B24" s="83" t="s">
+        <v>198</v>
+      </c>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
+    </row>
+    <row r="25" spans="1:6" ht="88.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="107"/>
+      <c r="B25" s="81" t="s">
         <v>215</v>
       </c>
-      <c r="C15" s="96"/>
-[...16 lines deleted...]
-      <c r="F16" s="21" t="s">
+      <c r="C25" s="82"/>
+      <c r="D25" s="44" t="s">
+        <v>305</v>
+      </c>
+      <c r="E25" s="59"/>
+      <c r="F25" s="22" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="183.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="107"/>
+      <c r="B26" s="90" t="s">
+        <v>180</v>
+      </c>
+      <c r="C26" s="87"/>
+      <c r="D26" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E26" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="189" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="107"/>
+      <c r="B27" s="119" t="s">
+        <v>181</v>
+      </c>
+      <c r="C27" s="79"/>
+      <c r="D27" s="122"/>
+      <c r="E27" s="124" t="s">
+        <v>411</v>
+      </c>
+      <c r="F27" s="57" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="108"/>
+      <c r="B28" s="120"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="125"/>
+      <c r="F28" s="75" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="40.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A29" s="106"/>
+      <c r="B29" s="83" t="s">
+        <v>432</v>
+      </c>
+      <c r="C29" s="84"/>
+      <c r="D29" s="84"/>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+    </row>
+    <row r="30" spans="1:6" ht="314.39999999999998" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="107"/>
+      <c r="B30" s="127" t="s">
+        <v>212</v>
+      </c>
+      <c r="C30" s="128"/>
+      <c r="D30" s="131" t="s">
+        <v>305</v>
+      </c>
+      <c r="E30" s="133"/>
+      <c r="F30" s="77" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="107"/>
+      <c r="B31" s="130"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="132"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="78" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="107"/>
+      <c r="B32" s="112" t="s">
+        <v>437</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D32" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E32" s="60"/>
+      <c r="F32" s="10" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="107"/>
+      <c r="B33" s="113"/>
+      <c r="C33" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D33" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E33" s="60"/>
+      <c r="F33" s="10"/>
+    </row>
+    <row r="34" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="107"/>
+      <c r="B34" s="113"/>
+      <c r="C34" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D34" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E34" s="60"/>
+      <c r="F34" s="10"/>
+    </row>
+    <row r="35" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="107"/>
+      <c r="B35" s="113"/>
+      <c r="C35" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D35" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E35" s="60"/>
+      <c r="F35" s="10"/>
+    </row>
+    <row r="36" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="107"/>
+      <c r="B36" s="113"/>
+      <c r="C36" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D36" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E36" s="60"/>
+      <c r="F36" s="10"/>
+    </row>
+    <row r="37" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="107"/>
+      <c r="B37" s="113"/>
+      <c r="C37" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D37" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E37" s="60"/>
+      <c r="F37" s="10"/>
+    </row>
+    <row r="38" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="107"/>
+      <c r="B38" s="113"/>
+      <c r="C38" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D38" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E38" s="60"/>
+      <c r="F38" s="10" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="107"/>
+      <c r="B39" s="113"/>
+      <c r="C39" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E39" s="52">
+        <f>SUM(E32:E38)</f>
+        <v>0</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="107"/>
+      <c r="B40" s="114"/>
+      <c r="C40" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D40" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E40" s="40">
+        <f>IFERROR((5*E32+4*E33+3*E34+2*E35+1*E36+0*E37+0*E38)/SUM(E32:E37),0)*4/5</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="107"/>
+      <c r="B41" s="112" t="s">
+        <v>299</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E41" s="60"/>
+      <c r="F41" s="10" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="107"/>
+      <c r="B42" s="113"/>
+      <c r="C42" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D42" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E42" s="60"/>
+      <c r="F42" s="10"/>
+    </row>
+    <row r="43" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="107"/>
+      <c r="B43" s="113"/>
+      <c r="C43" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E43" s="60"/>
+      <c r="F43" s="10"/>
+    </row>
+    <row r="44" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="107"/>
+      <c r="B44" s="113"/>
+      <c r="C44" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D44" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E44" s="60"/>
+      <c r="F44" s="10"/>
+    </row>
+    <row r="45" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="107"/>
+      <c r="B45" s="113"/>
+      <c r="C45" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E45" s="60"/>
+      <c r="F45" s="10"/>
+    </row>
+    <row r="46" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="107"/>
+      <c r="B46" s="113"/>
+      <c r="C46" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E46" s="60"/>
+      <c r="F46" s="10" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="107"/>
+      <c r="B47" s="113"/>
+      <c r="C47" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E47" s="53">
+        <f>SUM(E41:E46)</f>
+        <v>0</v>
+      </c>
+      <c r="F47" s="20" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="107"/>
+      <c r="B48" s="114"/>
+      <c r="C48" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E48" s="40">
+        <f>IFERROR((4*E41+3*E42+2*E43+1*E44+0*E45+0*E46)/SUM(E41:E45),0)</f>
+        <v>0</v>
+      </c>
+      <c r="F48" s="20" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="107"/>
+      <c r="B49" s="112" t="s">
+        <v>300</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D49" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E49" s="60"/>
+      <c r="F49" s="10" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="107"/>
+      <c r="B50" s="113"/>
+      <c r="C50" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D50" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E50" s="60"/>
+      <c r="F50" s="10"/>
+    </row>
+    <row r="51" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="107"/>
+      <c r="B51" s="113"/>
+      <c r="C51" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D51" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E51" s="60"/>
+      <c r="F51" s="10"/>
+    </row>
+    <row r="52" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="107"/>
+      <c r="B52" s="113"/>
+      <c r="C52" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D52" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E52" s="60"/>
+      <c r="F52" s="10"/>
+    </row>
+    <row r="53" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="107"/>
+      <c r="B53" s="113"/>
+      <c r="C53" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D53" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E53" s="60"/>
+      <c r="F53" s="10" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="107"/>
+      <c r="B54" s="113"/>
+      <c r="C54" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="D54" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E54" s="53">
+        <f>SUM(E49:E53)</f>
+        <v>0</v>
+      </c>
+      <c r="F54" s="20" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="107"/>
+      <c r="B55" s="114"/>
+      <c r="C55" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D55" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E55" s="41">
+        <f>IFERROR((3*E49+2*E50+1*E51+0*E52+0*E53)/SUM(E49:E52),0)*4/3</f>
+        <v>0</v>
+      </c>
+      <c r="F55" s="20" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A56" s="107"/>
+      <c r="B56" s="112" t="s">
+        <v>415</v>
+      </c>
+      <c r="C56" s="136" t="s">
+        <v>416</v>
+      </c>
+      <c r="D56" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="E56" s="124" t="s">
+        <v>411</v>
+      </c>
+      <c r="F56" s="57" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A57" s="107"/>
+      <c r="B57" s="113"/>
+      <c r="C57" s="118"/>
+      <c r="D57" s="132"/>
+      <c r="E57" s="137"/>
+      <c r="F57" s="74" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="70.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A58" s="107"/>
+      <c r="B58" s="116"/>
+      <c r="C58" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D58" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E58" s="60"/>
+      <c r="F58" s="10" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A59" s="107"/>
+      <c r="B59" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="C59" s="87"/>
+      <c r="D59" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E59" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="82.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A60" s="108"/>
+      <c r="B60" s="88" t="s">
+        <v>190</v>
+      </c>
+      <c r="C60" s="89"/>
+      <c r="D60" s="54"/>
+      <c r="E60" s="55" t="s">
+        <v>411</v>
+      </c>
+      <c r="F60" s="56" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="40.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A61" s="106"/>
+      <c r="B61" s="83" t="s">
+        <v>199</v>
+      </c>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="85"/>
+      <c r="G61" s="26"/>
+    </row>
+    <row r="62" spans="1:7" ht="106.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A62" s="107"/>
+      <c r="B62" s="127" t="s">
+        <v>216</v>
+      </c>
+      <c r="C62" s="128"/>
+      <c r="D62" s="131" t="s">
+        <v>305</v>
+      </c>
+      <c r="E62" s="133"/>
+      <c r="F62" s="58" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A63" s="107"/>
+      <c r="B63" s="129"/>
+      <c r="C63" s="121"/>
+      <c r="D63" s="123"/>
+      <c r="E63" s="134"/>
+      <c r="F63" s="76" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A64" s="107"/>
+      <c r="B64" s="130"/>
+      <c r="C64" s="109"/>
+      <c r="D64" s="132"/>
+      <c r="E64" s="135"/>
+      <c r="F64" s="74" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="84" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A65" s="107"/>
+      <c r="B65" s="90" t="s">
+        <v>191</v>
+      </c>
+      <c r="C65" s="87"/>
+      <c r="D65" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E65" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A66" s="107"/>
+      <c r="B66" s="115" t="s">
+        <v>193</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D66" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E66" s="60"/>
+      <c r="F66" s="10"/>
+    </row>
+    <row r="67" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A67" s="107"/>
+      <c r="B67" s="115"/>
+      <c r="C67" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E67" s="60"/>
+      <c r="F67" s="10" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="43.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A68" s="107"/>
+      <c r="B68" s="115" t="s">
+        <v>194</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D68" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E68" s="60"/>
+      <c r="F68" s="10"/>
+    </row>
+    <row r="69" spans="1:7" ht="121.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A69" s="107"/>
+      <c r="B69" s="115"/>
+      <c r="C69" s="8" t="s">
         <v>283</v>
       </c>
-    </row>
-[...137 lines deleted...]
-      <c r="F27" s="22" t="s">
+      <c r="D69" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="E69" s="60"/>
+      <c r="F69" s="10" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="183.6" customHeight="1" x14ac:dyDescent="0.45">
-[...187 lines deleted...]
-      <c r="B42" s="114" t="s">
+    <row r="70" spans="1:7" ht="79.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A70" s="108"/>
+      <c r="B70" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="D70" s="43" t="s">
         <v>305</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...272 lines deleted...]
-      <c r="B62" s="92" t="s">
+      <c r="E70" s="64" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="40.049999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A71" s="106"/>
+      <c r="B71" s="83" t="s">
         <v>200</v>
       </c>
-      <c r="C62" s="93"/>
-[...142 lines deleted...]
-      <c r="B73" s="87" t="s">
+      <c r="C71" s="84"/>
+      <c r="D71" s="84"/>
+      <c r="E71" s="84"/>
+      <c r="F71" s="85"/>
+      <c r="G71" s="26"/>
+    </row>
+    <row r="72" spans="1:7" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A72" s="108"/>
+      <c r="B72" s="117" t="s">
         <v>192</v>
       </c>
-      <c r="C73" s="88"/>
-[...2 lines deleted...]
-      <c r="F73" s="22"/>
+      <c r="C72" s="118"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="63"/>
+      <c r="F72" s="22"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertHyperlinks="0"/>
-[...21 lines deleted...]
-    <mergeCell ref="B57:B59"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertHyperlinks="0"/>
+  <mergeCells count="57">
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="B62:C64"/>
+    <mergeCell ref="D62:D64"/>
+    <mergeCell ref="E62:E64"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:D57"/>
+    <mergeCell ref="E56:E57"/>
+    <mergeCell ref="A29:A60"/>
+    <mergeCell ref="A61:A70"/>
+    <mergeCell ref="B30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B49:B55"/>
+    <mergeCell ref="B41:B48"/>
+    <mergeCell ref="B32:B40"/>
+    <mergeCell ref="B66:B67"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B17:F17"/>
     <mergeCell ref="A4:A16"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A17:A23"/>
-    <mergeCell ref="A24:A25"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="B14:C14"/>
-[...3 lines deleted...]
-    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B71:F71"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B65:C65"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B25:C25"/>
     <mergeCell ref="B24:F24"/>
-    <mergeCell ref="B25:C25"/>
-[...14 lines deleted...]
-    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B61:F61"/>
   </mergeCells>
   <phoneticPr fontId="7"/>
-  <dataValidations count="12">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E27" xr:uid="{B7180EB8-0DAD-470E-AD8C-9F000E2F1FFA}">
+  <dataValidations count="11">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E25" xr:uid="{B7180EB8-0DAD-470E-AD8C-9F000E2F1FFA}">
       <formula1>"父または母,学生本人,兄弟親族等"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E21" xr:uid="{3F4F3622-CEAF-4AC5-9A67-CDA25C923C19}">
       <formula1>"1年,2年,3年,4年,5年,6年"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15" xr:uid="{925CF859-2794-4C59-8F66-94C26D360FE5}">
       <formula1>"男性,女性,その他"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6" xr:uid="{781CBD4A-16AB-49FC-8577-A32942666666}">
       <formula1>"短期コース（夏留学）,中長期コース"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E13" xr:uid="{F1E8AE35-91CE-40C4-B0EE-B7B1D5AE4204}">
       <formula1>"日本国籍"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E63:E65" xr:uid="{E6CD8B90-D019-4D2A-A081-6FC932251975}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E62:E64" xr:uid="{E6CD8B90-D019-4D2A-A081-6FC932251975}">
       <formula1>"試験スコア（英語）,試験スコア（英語以外）,語学能力証明書"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E67" xr:uid="{B82FC99C-677E-421C-85F6-52804100F41B}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E66" xr:uid="{B82FC99C-677E-421C-85F6-52804100F41B}">
       <formula1>"ケンブリッジ英語検定,実用英語技能検定,GTEC,IELTS,TEAP,TEAP CBT,TOEFL iBT,TOEIC L&amp;R,TOEIC S&amp;W"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E69" xr:uid="{C193A93B-D1F2-4DF3-8847-255D82951589}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E68" xr:uid="{C193A93B-D1F2-4DF3-8847-255D82951589}">
       <formula1>"TestDaF,ゲーテ・ドイツ語検定試験,ÖSD,CNaVT,DELF,DALF,TCF.CILS,CELI,PLIDA,DELE,HSK,TOCFL,TOPIK"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E71" xr:uid="{8D949BF6-0018-47D1-AF5A-453EFD6B29D5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E70" xr:uid="{8D949BF6-0018-47D1-AF5A-453EFD6B29D5}">
       <formula1>"A1,A2,B1,B2,C1,C2"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E32" xr:uid="{20BCA5D2-0CCA-4635-BCAB-10217D6A5CB4}">
-[...3 lines deleted...]
-      <formula1>"はい,いいえ"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E30:E31" xr:uid="{20BCA5D2-0CCA-4635-BCAB-10217D6A5CB4}">
+      <formula1>"６段階評価,５段階評価,４段階評価,その他,高校の成績証明書"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E19" xr:uid="{5F715321-6FCB-4C4E-8892-2308199D6C6D}">
       <formula1>"大学,大学院,短期大学,高等専門学校(４年生以上で専攻科を含む。),高等学校(専攻科),中等教育学校(後期課程の専攻科),特別支援学校(高等部の専攻科),専修学校(専門課程)"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="F30" r:id="rId1" xr:uid="{8F1DB1F3-D1AC-4DB3-9539-240F3B440E08}"/>
-[...2 lines deleted...]
-    <hyperlink ref="F65" r:id="rId4" xr:uid="{DFBCED15-FD65-44BE-BF79-F7D95457B558}"/>
+    <hyperlink ref="F28" r:id="rId1" xr:uid="{8F1DB1F3-D1AC-4DB3-9539-240F3B440E08}"/>
+    <hyperlink ref="F57" r:id="rId2" xr:uid="{3717E5D5-D3EC-48D9-8407-5BAF96C4A7BD}"/>
+    <hyperlink ref="F63" r:id="rId3" xr:uid="{5709F0E4-703B-478E-A6C9-2ECF5E7CED15}"/>
+    <hyperlink ref="F64" r:id="rId4" xr:uid="{DFBCED15-FD65-44BE-BF79-F7D95457B558}"/>
+    <hyperlink ref="F31" r:id="rId5" xr:uid="{C9EB22A8-A901-4268-8152-3AE83264924D}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId6"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="25" max="5" man="1"/>
-    <brk id="49" max="5" man="1"/>
+    <brk id="23" max="5" man="1"/>
+    <brk id="48" max="5" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId6"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{125B37D7-4CF3-47F8-880D-35B45B4F43C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:F262"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A47" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="53" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A9" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="53" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="27" outlineLevelRow="1" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="10.09765625" style="7" customWidth="1"/>
     <col min="2" max="2" width="49.5" style="7" customWidth="1"/>
-    <col min="3" max="3" width="9.09765625" style="52" customWidth="1"/>
+    <col min="3" max="3" width="9.09765625" style="51" customWidth="1"/>
     <col min="4" max="4" width="55.296875" style="7" customWidth="1"/>
     <col min="5" max="5" width="54" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.59765625" style="19" customWidth="1"/>
     <col min="7" max="16384" width="8.796875" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5" ht="22.8" x14ac:dyDescent="0.3">
-      <c r="A2" s="143" t="s">
+      <c r="A2" s="141" t="s">
+        <v>285</v>
+      </c>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+    </row>
+    <row r="3" spans="1:5" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="142" t="s">
+        <v>269</v>
+      </c>
+      <c r="B3" s="143"/>
+      <c r="C3" s="143"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="144"/>
+    </row>
+    <row r="4" spans="1:5" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="31" t="s">
+        <v>397</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="32" t="s">
+        <v>310</v>
+      </c>
+      <c r="E4" s="33" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="37"/>
+      <c r="B5" s="141" t="s">
+        <v>398</v>
+      </c>
+      <c r="C5" s="141"/>
+      <c r="D5" s="141"/>
+      <c r="E5" s="145"/>
+    </row>
+    <row r="6" spans="1:5" ht="74.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="30" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>219</v>
+      </c>
+      <c r="C6" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D6" s="65"/>
+      <c r="E6" s="15"/>
+    </row>
+    <row r="7" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="38"/>
+      <c r="B7" s="146" t="s">
+        <v>399</v>
+      </c>
+      <c r="C7" s="146"/>
+      <c r="D7" s="146"/>
+      <c r="E7" s="147"/>
+    </row>
+    <row r="8" spans="1:5" ht="281.39999999999998" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="148" t="s">
+        <v>221</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>256</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D8" s="65"/>
+      <c r="E8" s="16" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="166.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="138"/>
+      <c r="B9" s="35" t="s">
+        <v>267</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D9" s="65"/>
+      <c r="E9" s="16" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="138" t="s">
+        <v>222</v>
+      </c>
+      <c r="B10" s="139" t="s">
+        <v>400</v>
+      </c>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="140"/>
+    </row>
+    <row r="11" spans="1:5" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="138"/>
+      <c r="B11" s="35" t="s">
+        <v>224</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D11" s="66"/>
+      <c r="E11" s="16" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="97.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="138"/>
+      <c r="B12" s="35" t="s">
+        <v>225</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D12" s="66"/>
+      <c r="E12" s="16" t="s">
         <v>287</v>
       </c>
-      <c r="B2" s="143"/>
-[...14 lines deleted...]
-      <c r="A4" s="32" t="s">
+    </row>
+    <row r="13" spans="1:5" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="138"/>
+      <c r="B13" s="35" t="s">
+        <v>223</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D13" s="65"/>
+      <c r="E13" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="138" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14" s="146" t="s">
+        <v>401</v>
+      </c>
+      <c r="C14" s="146"/>
+      <c r="D14" s="146"/>
+      <c r="E14" s="147"/>
+    </row>
+    <row r="15" spans="1:5" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="138"/>
+      <c r="B15" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="C15" s="151"/>
+      <c r="D15" s="151"/>
+      <c r="E15" s="152"/>
+    </row>
+    <row r="16" spans="1:5" ht="108.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="138"/>
+      <c r="B16" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D16" s="65"/>
+      <c r="E16" s="16" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A17" s="138"/>
+      <c r="B17" s="149" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="149"/>
+      <c r="D17" s="149"/>
+      <c r="E17" s="150"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="138"/>
+      <c r="B18" s="36" t="s">
+        <v>419</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D18" s="65"/>
+      <c r="E18" s="14"/>
+    </row>
+    <row r="19" spans="1:5" ht="94.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="138"/>
+      <c r="B19" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D19" s="65"/>
+      <c r="E19" s="14"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="138"/>
+      <c r="B20" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="C20" s="48"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="14"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="138"/>
+      <c r="B21" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D21" s="60"/>
+      <c r="E21" s="14"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="138"/>
+      <c r="B22" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D22" s="65"/>
+      <c r="E22" s="14"/>
+    </row>
+    <row r="23" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A23" s="138"/>
+      <c r="B23" s="36" t="s">
+        <v>421</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D23" s="65"/>
+      <c r="E23" s="14"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="138"/>
+      <c r="B24" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="66"/>
+      <c r="E24" s="14"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="138"/>
+      <c r="B25" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D25" s="66"/>
+      <c r="E25" s="14"/>
+    </row>
+    <row r="26" spans="1:5" ht="113.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="138"/>
+      <c r="B26" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D26" s="67"/>
+      <c r="E26" s="16" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A27" s="138"/>
+      <c r="B27" s="149" t="s">
+        <v>270</v>
+      </c>
+      <c r="C27" s="149"/>
+      <c r="D27" s="149"/>
+      <c r="E27" s="150"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="138"/>
+      <c r="B28" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D28" s="65"/>
+      <c r="E28" s="14"/>
+    </row>
+    <row r="29" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="138"/>
+      <c r="B29" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D29" s="65"/>
+      <c r="E29" s="14"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="138"/>
+      <c r="B30" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C30" s="48"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="14"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="138"/>
+      <c r="B31" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D31" s="65"/>
+      <c r="E31" s="14"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="138"/>
+      <c r="B32" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D32" s="65"/>
+      <c r="E32" s="14"/>
+    </row>
+    <row r="33" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A33" s="138"/>
+      <c r="B33" s="36" t="s">
+        <v>421</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D33" s="65"/>
+      <c r="E33" s="14"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="138"/>
+      <c r="B34" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D34" s="66"/>
+      <c r="E34" s="14"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="138"/>
+      <c r="B35" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D35" s="66"/>
+      <c r="E35" s="14"/>
+    </row>
+    <row r="36" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A36" s="138"/>
+      <c r="B36" s="149" t="s">
+        <v>242</v>
+      </c>
+      <c r="C36" s="149"/>
+      <c r="D36" s="149"/>
+      <c r="E36" s="150"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="138"/>
+      <c r="B37" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="C37" s="49"/>
+      <c r="D37" s="68"/>
+      <c r="E37" s="14"/>
+    </row>
+    <row r="38" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="138"/>
+      <c r="B38" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C38" s="49"/>
+      <c r="D38" s="68"/>
+      <c r="E38" s="14"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="138"/>
+      <c r="B39" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C39" s="49"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="14"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="138"/>
+      <c r="B40" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C40" s="49"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="14"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="138"/>
+      <c r="B41" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="14"/>
+    </row>
+    <row r="42" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A42" s="138"/>
+      <c r="B42" s="36" t="s">
+        <v>421</v>
+      </c>
+      <c r="C42" s="50"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="14"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="138"/>
+      <c r="B43" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C43" s="49"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="14"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="138"/>
+      <c r="B44" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C44" s="49"/>
+      <c r="D44" s="69"/>
+      <c r="E44" s="14"/>
+    </row>
+    <row r="45" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A45" s="138"/>
+      <c r="B45" s="149" t="s">
+        <v>243</v>
+      </c>
+      <c r="C45" s="149"/>
+      <c r="D45" s="149"/>
+      <c r="E45" s="150"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="138"/>
+      <c r="B46" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="C46" s="49"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="14"/>
+    </row>
+    <row r="47" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="138"/>
+      <c r="B47" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C47" s="49"/>
+      <c r="D47" s="68"/>
+      <c r="E47" s="14"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="138"/>
+      <c r="B48" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C48" s="49"/>
+      <c r="D48" s="69"/>
+      <c r="E48" s="14"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="138"/>
+      <c r="B49" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C49" s="49"/>
+      <c r="D49" s="69"/>
+      <c r="E49" s="14"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="138"/>
+      <c r="B50" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C50" s="49"/>
+      <c r="D50" s="69"/>
+      <c r="E50" s="14"/>
+    </row>
+    <row r="51" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A51" s="138"/>
+      <c r="B51" s="36" t="s">
+        <v>421</v>
+      </c>
+      <c r="C51" s="50"/>
+      <c r="D51" s="69"/>
+      <c r="E51" s="14"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="138"/>
+      <c r="B52" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C52" s="49"/>
+      <c r="D52" s="69"/>
+      <c r="E52" s="14"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="138"/>
+      <c r="B53" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C53" s="49"/>
+      <c r="D53" s="69"/>
+      <c r="E53" s="14"/>
+    </row>
+    <row r="54" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A54" s="138"/>
+      <c r="B54" s="149" t="s">
+        <v>244</v>
+      </c>
+      <c r="C54" s="149"/>
+      <c r="D54" s="149"/>
+      <c r="E54" s="150"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="138"/>
+      <c r="B55" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="C55" s="49"/>
+      <c r="D55" s="68"/>
+      <c r="E55" s="14"/>
+    </row>
+    <row r="56" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="138"/>
+      <c r="B56" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="68"/>
+      <c r="E56" s="14"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="138"/>
+      <c r="B57" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C57" s="49"/>
+      <c r="D57" s="69"/>
+      <c r="E57" s="14"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="138"/>
+      <c r="B58" s="35" t="s">
+        <v>420</v>
+      </c>
+      <c r="C58" s="49"/>
+      <c r="D58" s="69"/>
+      <c r="E58" s="14"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="138"/>
+      <c r="B59" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C59" s="49"/>
+      <c r="D59" s="69"/>
+      <c r="E59" s="14"/>
+    </row>
+    <row r="60" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A60" s="138"/>
+      <c r="B60" s="36" t="s">
+        <v>421</v>
+      </c>
+      <c r="C60" s="50"/>
+      <c r="D60" s="69"/>
+      <c r="E60" s="14"/>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="138"/>
+      <c r="B61" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C61" s="49"/>
+      <c r="D61" s="69"/>
+      <c r="E61" s="14"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A62" s="138"/>
+      <c r="B62" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C62" s="49"/>
+      <c r="D62" s="69"/>
+      <c r="E62" s="14"/>
+    </row>
+    <row r="63" spans="1:5" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="138"/>
+      <c r="B63" s="151" t="s">
+        <v>241</v>
+      </c>
+      <c r="C63" s="151"/>
+      <c r="D63" s="151"/>
+      <c r="E63" s="152"/>
+    </row>
+    <row r="64" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="138"/>
+      <c r="B64" s="149" t="s">
+        <v>3</v>
+      </c>
+      <c r="C64" s="149"/>
+      <c r="D64" s="149"/>
+      <c r="E64" s="150"/>
+    </row>
+    <row r="65" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="138"/>
+      <c r="B65" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C65" s="50"/>
+      <c r="D65" s="70"/>
+      <c r="E65" s="14"/>
+    </row>
+    <row r="66" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="138"/>
+      <c r="B66" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C66" s="50"/>
+      <c r="D66" s="71"/>
+      <c r="E66" s="14"/>
+    </row>
+    <row r="67" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="138"/>
+      <c r="B67" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="C67" s="50"/>
+      <c r="D67" s="70"/>
+      <c r="E67" s="14"/>
+    </row>
+    <row r="68" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="138"/>
+      <c r="B68" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C68" s="50"/>
+      <c r="D68" s="70"/>
+      <c r="E68" s="14"/>
+    </row>
+    <row r="69" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="138"/>
+      <c r="B69" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="C69" s="50"/>
+      <c r="D69" s="70"/>
+      <c r="E69" s="14"/>
+    </row>
+    <row r="70" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="138"/>
+      <c r="B70" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C70" s="50"/>
+      <c r="D70" s="70"/>
+      <c r="E70" s="14"/>
+    </row>
+    <row r="71" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="138"/>
+      <c r="B71" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" s="50"/>
+      <c r="D71" s="69"/>
+      <c r="E71" s="14"/>
+    </row>
+    <row r="72" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="138"/>
+      <c r="B72" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="C72" s="50"/>
+      <c r="D72" s="69"/>
+      <c r="E72" s="14"/>
+    </row>
+    <row r="73" spans="1:5" ht="64.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="138"/>
+      <c r="B73" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="C73" s="50"/>
+      <c r="D73" s="69"/>
+      <c r="E73" s="16" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="138"/>
+      <c r="B74" s="149" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" s="149"/>
+      <c r="D74" s="149"/>
+      <c r="E74" s="150"/>
+    </row>
+    <row r="75" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="138"/>
+      <c r="B75" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C75" s="49"/>
+      <c r="D75" s="71"/>
+      <c r="E75" s="14"/>
+    </row>
+    <row r="76" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="138"/>
+      <c r="B76" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C76" s="49"/>
+      <c r="D76" s="68"/>
+      <c r="E76" s="14"/>
+    </row>
+    <row r="77" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="138"/>
+      <c r="B77" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C77" s="49"/>
+      <c r="D77" s="69"/>
+      <c r="E77" s="14"/>
+    </row>
+    <row r="78" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="138"/>
+      <c r="B78" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C78" s="49"/>
+      <c r="D78" s="69"/>
+      <c r="E78" s="14"/>
+    </row>
+    <row r="79" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="138"/>
+      <c r="B79" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C79" s="49"/>
+      <c r="D79" s="69"/>
+      <c r="E79" s="14"/>
+    </row>
+    <row r="80" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="138"/>
+      <c r="B80" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C80" s="50"/>
+      <c r="D80" s="69"/>
+      <c r="E80" s="14"/>
+    </row>
+    <row r="81" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="138"/>
+      <c r="B81" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C81" s="49"/>
+      <c r="D81" s="68"/>
+      <c r="E81" s="14"/>
+    </row>
+    <row r="82" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="138"/>
+      <c r="B82" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C82" s="49"/>
+      <c r="D82" s="69"/>
+      <c r="E82" s="14"/>
+    </row>
+    <row r="83" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="138"/>
+      <c r="B83" s="149" t="s">
+        <v>242</v>
+      </c>
+      <c r="C83" s="149"/>
+      <c r="D83" s="149"/>
+      <c r="E83" s="150"/>
+    </row>
+    <row r="84" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="138"/>
+      <c r="B84" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C84" s="49"/>
+      <c r="D84" s="68"/>
+      <c r="E84" s="14"/>
+    </row>
+    <row r="85" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="138"/>
+      <c r="B85" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C85" s="49"/>
+      <c r="D85" s="68"/>
+      <c r="E85" s="14"/>
+    </row>
+    <row r="86" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="138"/>
+      <c r="B86" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C86" s="49"/>
+      <c r="D86" s="69"/>
+      <c r="E86" s="14"/>
+    </row>
+    <row r="87" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="138"/>
+      <c r="B87" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C87" s="49"/>
+      <c r="D87" s="69"/>
+      <c r="E87" s="14"/>
+    </row>
+    <row r="88" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="138"/>
+      <c r="B88" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C88" s="49"/>
+      <c r="D88" s="69"/>
+      <c r="E88" s="14"/>
+    </row>
+    <row r="89" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="138"/>
+      <c r="B89" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C89" s="50"/>
+      <c r="D89" s="69"/>
+      <c r="E89" s="14"/>
+    </row>
+    <row r="90" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="138"/>
+      <c r="B90" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C90" s="49"/>
+      <c r="D90" s="69"/>
+      <c r="E90" s="14"/>
+    </row>
+    <row r="91" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="138"/>
+      <c r="B91" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C91" s="49"/>
+      <c r="D91" s="69"/>
+      <c r="E91" s="14"/>
+    </row>
+    <row r="92" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="138"/>
+      <c r="B92" s="149" t="s">
+        <v>243</v>
+      </c>
+      <c r="C92" s="149"/>
+      <c r="D92" s="149"/>
+      <c r="E92" s="150"/>
+    </row>
+    <row r="93" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="138"/>
+      <c r="B93" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C93" s="49"/>
+      <c r="D93" s="68"/>
+      <c r="E93" s="14"/>
+    </row>
+    <row r="94" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="138"/>
+      <c r="B94" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C94" s="49"/>
+      <c r="D94" s="68"/>
+      <c r="E94" s="14"/>
+    </row>
+    <row r="95" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="138"/>
+      <c r="B95" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C95" s="49"/>
+      <c r="D95" s="69"/>
+      <c r="E95" s="14"/>
+    </row>
+    <row r="96" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="138"/>
+      <c r="B96" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C96" s="49"/>
+      <c r="D96" s="69"/>
+      <c r="E96" s="14"/>
+    </row>
+    <row r="97" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="138"/>
+      <c r="B97" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C97" s="49"/>
+      <c r="D97" s="69"/>
+      <c r="E97" s="14"/>
+    </row>
+    <row r="98" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="138"/>
+      <c r="B98" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C98" s="50"/>
+      <c r="D98" s="69"/>
+      <c r="E98" s="14"/>
+    </row>
+    <row r="99" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="138"/>
+      <c r="B99" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C99" s="49"/>
+      <c r="D99" s="69"/>
+      <c r="E99" s="14"/>
+    </row>
+    <row r="100" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="138"/>
+      <c r="B100" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C100" s="49"/>
+      <c r="D100" s="69"/>
+      <c r="E100" s="14"/>
+    </row>
+    <row r="101" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="138"/>
+      <c r="B101" s="149" t="s">
+        <v>244</v>
+      </c>
+      <c r="C101" s="149"/>
+      <c r="D101" s="149"/>
+      <c r="E101" s="150"/>
+    </row>
+    <row r="102" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="138"/>
+      <c r="B102" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C102" s="49"/>
+      <c r="D102" s="68"/>
+      <c r="E102" s="14"/>
+    </row>
+    <row r="103" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="138"/>
+      <c r="B103" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C103" s="49"/>
+      <c r="D103" s="68"/>
+      <c r="E103" s="14"/>
+    </row>
+    <row r="104" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="39"/>
+      <c r="B104" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C104" s="49"/>
+      <c r="D104" s="69"/>
+      <c r="E104" s="14"/>
+    </row>
+    <row r="105" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="39"/>
+      <c r="B105" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C105" s="49"/>
+      <c r="D105" s="69"/>
+      <c r="E105" s="14"/>
+    </row>
+    <row r="106" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="39"/>
+      <c r="B106" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C106" s="49"/>
+      <c r="D106" s="69"/>
+      <c r="E106" s="14"/>
+    </row>
+    <row r="107" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="39"/>
+      <c r="B107" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C107" s="50"/>
+      <c r="D107" s="69"/>
+      <c r="E107" s="14"/>
+    </row>
+    <row r="108" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="39"/>
+      <c r="B108" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C108" s="49"/>
+      <c r="D108" s="69"/>
+      <c r="E108" s="14"/>
+    </row>
+    <row r="109" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="39"/>
+      <c r="B109" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C109" s="49"/>
+      <c r="D109" s="69"/>
+      <c r="E109" s="14"/>
+    </row>
+    <row r="110" spans="1:5" ht="22.8" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="39"/>
+      <c r="B110" s="153" t="s">
+        <v>240</v>
+      </c>
+      <c r="C110" s="153"/>
+      <c r="D110" s="153"/>
+      <c r="E110" s="154"/>
+    </row>
+    <row r="111" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="39"/>
+      <c r="B111" s="149" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" s="149"/>
+      <c r="D111" s="149"/>
+      <c r="E111" s="150"/>
+    </row>
+    <row r="112" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="39"/>
+      <c r="B112" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="50"/>
+      <c r="D112" s="70"/>
+      <c r="E112" s="14"/>
+    </row>
+    <row r="113" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="39"/>
+      <c r="B113" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C113" s="50"/>
+      <c r="D113" s="70"/>
+      <c r="E113" s="14"/>
+    </row>
+    <row r="114" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="39"/>
+      <c r="B114" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="C114" s="50"/>
+      <c r="D114" s="70"/>
+      <c r="E114" s="14"/>
+    </row>
+    <row r="115" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="39"/>
+      <c r="B115" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C115" s="50"/>
+      <c r="D115" s="70"/>
+      <c r="E115" s="14"/>
+    </row>
+    <row r="116" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="39"/>
+      <c r="B116" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" s="50"/>
+      <c r="D116" s="70"/>
+      <c r="E116" s="14"/>
+    </row>
+    <row r="117" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="39"/>
+      <c r="B117" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C117" s="50"/>
+      <c r="D117" s="70"/>
+      <c r="E117" s="14"/>
+    </row>
+    <row r="118" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="39"/>
+      <c r="B118" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C118" s="50"/>
+      <c r="D118" s="69"/>
+      <c r="E118" s="14"/>
+    </row>
+    <row r="119" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="39"/>
+      <c r="B119" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="C119" s="50"/>
+      <c r="D119" s="69"/>
+      <c r="E119" s="14"/>
+    </row>
+    <row r="120" spans="1:5" ht="64.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="39"/>
+      <c r="B120" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="C120" s="50"/>
+      <c r="D120" s="69"/>
+      <c r="E120" s="16" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="39"/>
+      <c r="B121" s="149" t="s">
+        <v>270</v>
+      </c>
+      <c r="C121" s="149"/>
+      <c r="D121" s="149"/>
+      <c r="E121" s="150"/>
+    </row>
+    <row r="122" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="39"/>
+      <c r="B122" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C122" s="49"/>
+      <c r="D122" s="70"/>
+      <c r="E122" s="14"/>
+    </row>
+    <row r="123" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="39"/>
+      <c r="B123" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C123" s="49"/>
+      <c r="D123" s="70"/>
+      <c r="E123" s="14"/>
+    </row>
+    <row r="124" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="39"/>
+      <c r="B124" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C124" s="49"/>
+      <c r="D124" s="69"/>
+      <c r="E124" s="14"/>
+    </row>
+    <row r="125" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="39"/>
+      <c r="B125" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C125" s="49"/>
+      <c r="D125" s="69"/>
+      <c r="E125" s="14"/>
+    </row>
+    <row r="126" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="39"/>
+      <c r="B126" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C126" s="49"/>
+      <c r="D126" s="69"/>
+      <c r="E126" s="14"/>
+    </row>
+    <row r="127" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="39"/>
+      <c r="B127" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C127" s="50"/>
+      <c r="D127" s="69"/>
+      <c r="E127" s="14"/>
+    </row>
+    <row r="128" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="39"/>
+      <c r="B128" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C128" s="49"/>
+      <c r="D128" s="69"/>
+      <c r="E128" s="14"/>
+    </row>
+    <row r="129" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="39"/>
+      <c r="B129" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C129" s="49"/>
+      <c r="D129" s="69"/>
+      <c r="E129" s="14"/>
+    </row>
+    <row r="130" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="39"/>
+      <c r="B130" s="149" t="s">
+        <v>242</v>
+      </c>
+      <c r="C130" s="149"/>
+      <c r="D130" s="149"/>
+      <c r="E130" s="150"/>
+    </row>
+    <row r="131" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="39"/>
+      <c r="B131" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C131" s="49"/>
+      <c r="D131" s="70"/>
+      <c r="E131" s="14"/>
+    </row>
+    <row r="132" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="39"/>
+      <c r="B132" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C132" s="49"/>
+      <c r="D132" s="70"/>
+      <c r="E132" s="14"/>
+    </row>
+    <row r="133" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="39"/>
+      <c r="B133" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C133" s="49"/>
+      <c r="D133" s="69"/>
+      <c r="E133" s="14"/>
+    </row>
+    <row r="134" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="39"/>
+      <c r="B134" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C134" s="49"/>
+      <c r="D134" s="69"/>
+      <c r="E134" s="14"/>
+    </row>
+    <row r="135" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="39"/>
+      <c r="B135" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C135" s="49"/>
+      <c r="D135" s="69"/>
+      <c r="E135" s="14"/>
+    </row>
+    <row r="136" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="39"/>
+      <c r="B136" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C136" s="50"/>
+      <c r="D136" s="69"/>
+      <c r="E136" s="14"/>
+    </row>
+    <row r="137" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="39"/>
+      <c r="B137" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C137" s="49"/>
+      <c r="D137" s="69"/>
+      <c r="E137" s="14"/>
+    </row>
+    <row r="138" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="39"/>
+      <c r="B138" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C138" s="49"/>
+      <c r="D138" s="69"/>
+      <c r="E138" s="14"/>
+    </row>
+    <row r="139" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="39"/>
+      <c r="B139" s="149" t="s">
+        <v>243</v>
+      </c>
+      <c r="C139" s="149"/>
+      <c r="D139" s="149"/>
+      <c r="E139" s="150"/>
+    </row>
+    <row r="140" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="39"/>
+      <c r="B140" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C140" s="49"/>
+      <c r="D140" s="70"/>
+      <c r="E140" s="14"/>
+    </row>
+    <row r="141" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="39"/>
+      <c r="B141" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C141" s="49"/>
+      <c r="D141" s="70"/>
+      <c r="E141" s="14"/>
+    </row>
+    <row r="142" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="39"/>
+      <c r="B142" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C142" s="49"/>
+      <c r="D142" s="69"/>
+      <c r="E142" s="14"/>
+    </row>
+    <row r="143" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="39"/>
+      <c r="B143" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C143" s="49"/>
+      <c r="D143" s="69"/>
+      <c r="E143" s="14"/>
+    </row>
+    <row r="144" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="39"/>
+      <c r="B144" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C144" s="49"/>
+      <c r="D144" s="69"/>
+      <c r="E144" s="14"/>
+    </row>
+    <row r="145" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="39"/>
+      <c r="B145" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C145" s="50"/>
+      <c r="D145" s="69"/>
+      <c r="E145" s="14"/>
+    </row>
+    <row r="146" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="39"/>
+      <c r="B146" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C146" s="49"/>
+      <c r="D146" s="69"/>
+      <c r="E146" s="14"/>
+    </row>
+    <row r="147" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="39"/>
+      <c r="B147" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C147" s="49"/>
+      <c r="D147" s="69"/>
+      <c r="E147" s="14"/>
+    </row>
+    <row r="148" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="39"/>
+      <c r="B148" s="149" t="s">
+        <v>244</v>
+      </c>
+      <c r="C148" s="149"/>
+      <c r="D148" s="149"/>
+      <c r="E148" s="150"/>
+    </row>
+    <row r="149" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="39"/>
+      <c r="B149" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C149" s="49"/>
+      <c r="D149" s="70"/>
+      <c r="E149" s="14"/>
+    </row>
+    <row r="150" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="39"/>
+      <c r="B150" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C150" s="49"/>
+      <c r="D150" s="70"/>
+      <c r="E150" s="14"/>
+    </row>
+    <row r="151" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="39"/>
+      <c r="B151" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C151" s="49"/>
+      <c r="D151" s="69"/>
+      <c r="E151" s="14"/>
+    </row>
+    <row r="152" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="39"/>
+      <c r="B152" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C152" s="49"/>
+      <c r="D152" s="69"/>
+      <c r="E152" s="14"/>
+    </row>
+    <row r="153" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="39"/>
+      <c r="B153" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C153" s="49"/>
+      <c r="D153" s="69"/>
+      <c r="E153" s="14"/>
+    </row>
+    <row r="154" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="39"/>
+      <c r="B154" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C154" s="50"/>
+      <c r="D154" s="69"/>
+      <c r="E154" s="14"/>
+    </row>
+    <row r="155" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="39"/>
+      <c r="B155" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C155" s="49"/>
+      <c r="D155" s="69"/>
+      <c r="E155" s="14"/>
+    </row>
+    <row r="156" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="39"/>
+      <c r="B156" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C156" s="49"/>
+      <c r="D156" s="69"/>
+      <c r="E156" s="14"/>
+    </row>
+    <row r="157" spans="1:5" ht="22.8" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="39"/>
+      <c r="B157" s="153" t="s">
+        <v>239</v>
+      </c>
+      <c r="C157" s="153"/>
+      <c r="D157" s="153"/>
+      <c r="E157" s="154"/>
+    </row>
+    <row r="158" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="39"/>
+      <c r="B158" s="149" t="s">
+        <v>3</v>
+      </c>
+      <c r="C158" s="149"/>
+      <c r="D158" s="149"/>
+      <c r="E158" s="150"/>
+    </row>
+    <row r="159" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="39"/>
+      <c r="B159" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C159" s="50"/>
+      <c r="D159" s="68"/>
+      <c r="E159" s="14"/>
+    </row>
+    <row r="160" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="39"/>
+      <c r="B160" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C160" s="50"/>
+      <c r="D160" s="68"/>
+      <c r="E160" s="14"/>
+    </row>
+    <row r="161" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="39"/>
+      <c r="B161" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="C161" s="50"/>
+      <c r="D161" s="68"/>
+      <c r="E161" s="14"/>
+    </row>
+    <row r="162" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="39"/>
+      <c r="B162" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C162" s="50"/>
+      <c r="D162" s="68"/>
+      <c r="E162" s="14"/>
+    </row>
+    <row r="163" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="39"/>
+      <c r="B163" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="C163" s="50"/>
+      <c r="D163" s="68"/>
+      <c r="E163" s="14"/>
+    </row>
+    <row r="164" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="39"/>
+      <c r="B164" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C164" s="50"/>
+      <c r="D164" s="68"/>
+      <c r="E164" s="14"/>
+    </row>
+    <row r="165" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="39"/>
+      <c r="B165" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C165" s="50"/>
+      <c r="D165" s="69"/>
+      <c r="E165" s="14"/>
+    </row>
+    <row r="166" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="39"/>
+      <c r="B166" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="C166" s="50"/>
+      <c r="D166" s="69"/>
+      <c r="E166" s="14"/>
+    </row>
+    <row r="167" spans="1:5" ht="64.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="39"/>
+      <c r="B167" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="C167" s="50"/>
+      <c r="D167" s="69"/>
+      <c r="E167" s="16" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="39"/>
+      <c r="B168" s="149" t="s">
+        <v>270</v>
+      </c>
+      <c r="C168" s="149"/>
+      <c r="D168" s="149"/>
+      <c r="E168" s="150"/>
+    </row>
+    <row r="169" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="39"/>
+      <c r="B169" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C169" s="49"/>
+      <c r="D169" s="68"/>
+      <c r="E169" s="14"/>
+    </row>
+    <row r="170" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="39"/>
+      <c r="B170" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C170" s="49"/>
+      <c r="D170" s="68"/>
+      <c r="E170" s="14"/>
+    </row>
+    <row r="171" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="39"/>
+      <c r="B171" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C171" s="49"/>
+      <c r="D171" s="69"/>
+      <c r="E171" s="14"/>
+    </row>
+    <row r="172" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="39"/>
+      <c r="B172" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C172" s="49"/>
+      <c r="D172" s="69"/>
+      <c r="E172" s="14"/>
+    </row>
+    <row r="173" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="39"/>
+      <c r="B173" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C173" s="49"/>
+      <c r="D173" s="69"/>
+      <c r="E173" s="14"/>
+    </row>
+    <row r="174" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="39"/>
+      <c r="B174" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C174" s="50"/>
+      <c r="D174" s="69"/>
+      <c r="E174" s="14"/>
+    </row>
+    <row r="175" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="39"/>
+      <c r="B175" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C175" s="49"/>
+      <c r="D175" s="69"/>
+      <c r="E175" s="14"/>
+    </row>
+    <row r="176" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="39"/>
+      <c r="B176" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C176" s="49"/>
+      <c r="D176" s="69"/>
+      <c r="E176" s="14"/>
+    </row>
+    <row r="177" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="39"/>
+      <c r="B177" s="149" t="s">
+        <v>242</v>
+      </c>
+      <c r="C177" s="149"/>
+      <c r="D177" s="149"/>
+      <c r="E177" s="150"/>
+    </row>
+    <row r="178" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="39"/>
+      <c r="B178" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C178" s="49"/>
+      <c r="D178" s="68"/>
+      <c r="E178" s="14"/>
+    </row>
+    <row r="179" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="39"/>
+      <c r="B179" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C179" s="49"/>
+      <c r="D179" s="68"/>
+      <c r="E179" s="14"/>
+    </row>
+    <row r="180" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="39"/>
+      <c r="B180" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C180" s="49"/>
+      <c r="D180" s="69"/>
+      <c r="E180" s="14"/>
+    </row>
+    <row r="181" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="39"/>
+      <c r="B181" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C181" s="49"/>
+      <c r="D181" s="69"/>
+      <c r="E181" s="14"/>
+    </row>
+    <row r="182" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="39"/>
+      <c r="B182" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C182" s="49"/>
+      <c r="D182" s="69"/>
+      <c r="E182" s="14"/>
+    </row>
+    <row r="183" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="39"/>
+      <c r="B183" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C183" s="50"/>
+      <c r="D183" s="69"/>
+      <c r="E183" s="14"/>
+    </row>
+    <row r="184" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="39"/>
+      <c r="B184" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C184" s="49"/>
+      <c r="D184" s="69"/>
+      <c r="E184" s="14"/>
+    </row>
+    <row r="185" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="39"/>
+      <c r="B185" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C185" s="49"/>
+      <c r="D185" s="69"/>
+      <c r="E185" s="14"/>
+    </row>
+    <row r="186" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="39"/>
+      <c r="B186" s="149" t="s">
+        <v>243</v>
+      </c>
+      <c r="C186" s="149"/>
+      <c r="D186" s="149"/>
+      <c r="E186" s="150"/>
+    </row>
+    <row r="187" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="39"/>
+      <c r="B187" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C187" s="49"/>
+      <c r="D187" s="68"/>
+      <c r="E187" s="14"/>
+    </row>
+    <row r="188" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="39"/>
+      <c r="B188" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C188" s="49"/>
+      <c r="D188" s="68"/>
+      <c r="E188" s="14"/>
+    </row>
+    <row r="189" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="39"/>
+      <c r="B189" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C189" s="49"/>
+      <c r="D189" s="69"/>
+      <c r="E189" s="14"/>
+    </row>
+    <row r="190" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="39"/>
+      <c r="B190" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C190" s="49"/>
+      <c r="D190" s="69"/>
+      <c r="E190" s="14"/>
+    </row>
+    <row r="191" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="39"/>
+      <c r="B191" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C191" s="49"/>
+      <c r="D191" s="69"/>
+      <c r="E191" s="14"/>
+    </row>
+    <row r="192" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="39"/>
+      <c r="B192" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C192" s="50"/>
+      <c r="D192" s="69"/>
+      <c r="E192" s="14"/>
+    </row>
+    <row r="193" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="39"/>
+      <c r="B193" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C193" s="49"/>
+      <c r="D193" s="69"/>
+      <c r="E193" s="14"/>
+    </row>
+    <row r="194" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="39"/>
+      <c r="B194" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C194" s="49"/>
+      <c r="D194" s="69"/>
+      <c r="E194" s="14"/>
+    </row>
+    <row r="195" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="39"/>
+      <c r="B195" s="149" t="s">
+        <v>244</v>
+      </c>
+      <c r="C195" s="149"/>
+      <c r="D195" s="149"/>
+      <c r="E195" s="150"/>
+    </row>
+    <row r="196" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="39"/>
+      <c r="B196" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C196" s="49"/>
+      <c r="D196" s="68"/>
+      <c r="E196" s="14"/>
+    </row>
+    <row r="197" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="39"/>
+      <c r="B197" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C197" s="49"/>
+      <c r="D197" s="68"/>
+      <c r="E197" s="14"/>
+    </row>
+    <row r="198" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="39"/>
+      <c r="B198" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C198" s="49"/>
+      <c r="D198" s="69"/>
+      <c r="E198" s="14"/>
+    </row>
+    <row r="199" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="39"/>
+      <c r="B199" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C199" s="49"/>
+      <c r="D199" s="69"/>
+      <c r="E199" s="14"/>
+    </row>
+    <row r="200" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="39"/>
+      <c r="B200" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C200" s="49"/>
+      <c r="D200" s="69"/>
+      <c r="E200" s="14"/>
+    </row>
+    <row r="201" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="39"/>
+      <c r="B201" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C201" s="50"/>
+      <c r="D201" s="69"/>
+      <c r="E201" s="14"/>
+    </row>
+    <row r="202" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="39"/>
+      <c r="B202" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C202" s="49"/>
+      <c r="D202" s="69"/>
+      <c r="E202" s="14"/>
+    </row>
+    <row r="203" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="39"/>
+      <c r="B203" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C203" s="49"/>
+      <c r="D203" s="69"/>
+      <c r="E203" s="14"/>
+    </row>
+    <row r="204" spans="1:5" ht="22.8" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="39"/>
+      <c r="B204" s="155" t="s">
+        <v>238</v>
+      </c>
+      <c r="C204" s="155"/>
+      <c r="D204" s="155"/>
+      <c r="E204" s="156"/>
+    </row>
+    <row r="205" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="39"/>
+      <c r="B205" s="149" t="s">
+        <v>3</v>
+      </c>
+      <c r="C205" s="149"/>
+      <c r="D205" s="149"/>
+      <c r="E205" s="150"/>
+    </row>
+    <row r="206" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="39"/>
+      <c r="B206" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C206" s="50"/>
+      <c r="D206" s="68"/>
+      <c r="E206" s="14"/>
+    </row>
+    <row r="207" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="39"/>
+      <c r="B207" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C207" s="50"/>
+      <c r="D207" s="68"/>
+      <c r="E207" s="14"/>
+    </row>
+    <row r="208" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="39"/>
+      <c r="B208" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="C208" s="50"/>
+      <c r="D208" s="68"/>
+      <c r="E208" s="14"/>
+    </row>
+    <row r="209" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="39"/>
+      <c r="B209" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C209" s="50"/>
+      <c r="D209" s="68"/>
+      <c r="E209" s="14"/>
+    </row>
+    <row r="210" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="39"/>
+      <c r="B210" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="C210" s="50"/>
+      <c r="D210" s="68"/>
+      <c r="E210" s="14"/>
+    </row>
+    <row r="211" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="39"/>
+      <c r="B211" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C211" s="50"/>
+      <c r="D211" s="68"/>
+      <c r="E211" s="14"/>
+    </row>
+    <row r="212" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="39"/>
+      <c r="B212" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C212" s="50"/>
+      <c r="D212" s="69"/>
+      <c r="E212" s="14"/>
+    </row>
+    <row r="213" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="39"/>
+      <c r="B213" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="C213" s="50"/>
+      <c r="D213" s="69"/>
+      <c r="E213" s="14"/>
+    </row>
+    <row r="214" spans="1:5" ht="64.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="39"/>
+      <c r="B214" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="C214" s="50"/>
+      <c r="D214" s="69"/>
+      <c r="E214" s="16" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="39"/>
+      <c r="B215" s="149" t="s">
+        <v>270</v>
+      </c>
+      <c r="C215" s="149"/>
+      <c r="D215" s="149"/>
+      <c r="E215" s="150"/>
+    </row>
+    <row r="216" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="39"/>
+      <c r="B216" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C216" s="49"/>
+      <c r="D216" s="68"/>
+      <c r="E216" s="14"/>
+    </row>
+    <row r="217" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="39"/>
+      <c r="B217" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C217" s="49"/>
+      <c r="D217" s="68"/>
+      <c r="E217" s="14"/>
+    </row>
+    <row r="218" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="39"/>
+      <c r="B218" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C218" s="49"/>
+      <c r="D218" s="69"/>
+      <c r="E218" s="14"/>
+    </row>
+    <row r="219" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="39"/>
+      <c r="B219" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C219" s="49"/>
+      <c r="D219" s="69"/>
+      <c r="E219" s="14"/>
+    </row>
+    <row r="220" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="39"/>
+      <c r="B220" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C220" s="49"/>
+      <c r="D220" s="69"/>
+      <c r="E220" s="14"/>
+    </row>
+    <row r="221" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="39"/>
+      <c r="B221" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C221" s="50"/>
+      <c r="D221" s="69"/>
+      <c r="E221" s="14"/>
+    </row>
+    <row r="222" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="39"/>
+      <c r="B222" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C222" s="49"/>
+      <c r="D222" s="69"/>
+      <c r="E222" s="14"/>
+    </row>
+    <row r="223" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="39"/>
+      <c r="B223" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C223" s="49"/>
+      <c r="D223" s="69"/>
+      <c r="E223" s="14"/>
+    </row>
+    <row r="224" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="39"/>
+      <c r="B224" s="149" t="s">
+        <v>242</v>
+      </c>
+      <c r="C224" s="149"/>
+      <c r="D224" s="149"/>
+      <c r="E224" s="150"/>
+    </row>
+    <row r="225" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="39"/>
+      <c r="B225" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C225" s="49"/>
+      <c r="D225" s="68"/>
+      <c r="E225" s="14"/>
+    </row>
+    <row r="226" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="39"/>
+      <c r="B226" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C226" s="49"/>
+      <c r="D226" s="68"/>
+      <c r="E226" s="14"/>
+    </row>
+    <row r="227" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="39"/>
+      <c r="B227" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C227" s="49"/>
+      <c r="D227" s="69"/>
+      <c r="E227" s="14"/>
+    </row>
+    <row r="228" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="39"/>
+      <c r="B228" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C228" s="49"/>
+      <c r="D228" s="69"/>
+      <c r="E228" s="14"/>
+    </row>
+    <row r="229" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="39"/>
+      <c r="B229" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C229" s="49"/>
+      <c r="D229" s="69"/>
+      <c r="E229" s="14"/>
+    </row>
+    <row r="230" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="39"/>
+      <c r="B230" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C230" s="50"/>
+      <c r="D230" s="69"/>
+      <c r="E230" s="14"/>
+    </row>
+    <row r="231" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="39"/>
+      <c r="B231" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C231" s="49"/>
+      <c r="D231" s="69"/>
+      <c r="E231" s="14"/>
+    </row>
+    <row r="232" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="39"/>
+      <c r="B232" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C232" s="49"/>
+      <c r="D232" s="69"/>
+      <c r="E232" s="14"/>
+    </row>
+    <row r="233" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="39"/>
+      <c r="B233" s="149" t="s">
+        <v>243</v>
+      </c>
+      <c r="C233" s="149"/>
+      <c r="D233" s="149"/>
+      <c r="E233" s="150"/>
+    </row>
+    <row r="234" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="39"/>
+      <c r="B234" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C234" s="49"/>
+      <c r="D234" s="68"/>
+      <c r="E234" s="14"/>
+    </row>
+    <row r="235" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="39"/>
+      <c r="B235" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C235" s="49"/>
+      <c r="D235" s="68"/>
+      <c r="E235" s="14"/>
+    </row>
+    <row r="236" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="39"/>
+      <c r="B236" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C236" s="49"/>
+      <c r="D236" s="69"/>
+      <c r="E236" s="14"/>
+    </row>
+    <row r="237" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="39"/>
+      <c r="B237" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C237" s="49"/>
+      <c r="D237" s="69"/>
+      <c r="E237" s="14"/>
+    </row>
+    <row r="238" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="39"/>
+      <c r="B238" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C238" s="49"/>
+      <c r="D238" s="69"/>
+      <c r="E238" s="14"/>
+    </row>
+    <row r="239" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="39"/>
+      <c r="B239" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C239" s="50"/>
+      <c r="D239" s="69"/>
+      <c r="E239" s="14"/>
+    </row>
+    <row r="240" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="39"/>
+      <c r="B240" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C240" s="49"/>
+      <c r="D240" s="69"/>
+      <c r="E240" s="14"/>
+    </row>
+    <row r="241" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="39"/>
+      <c r="B241" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C241" s="49"/>
+      <c r="D241" s="69"/>
+      <c r="E241" s="14"/>
+    </row>
+    <row r="242" spans="1:5" ht="18.600000000000001" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="39"/>
+      <c r="B242" s="149" t="s">
+        <v>244</v>
+      </c>
+      <c r="C242" s="149"/>
+      <c r="D242" s="149"/>
+      <c r="E242" s="150"/>
+    </row>
+    <row r="243" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="39"/>
+      <c r="B243" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C243" s="49"/>
+      <c r="D243" s="68"/>
+      <c r="E243" s="14"/>
+    </row>
+    <row r="244" spans="1:5" ht="96" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="39"/>
+      <c r="B244" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C244" s="49"/>
+      <c r="D244" s="68"/>
+      <c r="E244" s="14"/>
+    </row>
+    <row r="245" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="39"/>
+      <c r="B245" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C245" s="49"/>
+      <c r="D245" s="69"/>
+      <c r="E245" s="14"/>
+    </row>
+    <row r="246" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="39"/>
+      <c r="B246" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C246" s="49"/>
+      <c r="D246" s="69"/>
+      <c r="E246" s="14"/>
+    </row>
+    <row r="247" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="39"/>
+      <c r="B247" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C247" s="49"/>
+      <c r="D247" s="69"/>
+      <c r="E247" s="14"/>
+    </row>
+    <row r="248" spans="1:5" ht="37.200000000000003" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="39"/>
+      <c r="B248" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C248" s="50"/>
+      <c r="D248" s="69"/>
+      <c r="E248" s="14"/>
+    </row>
+    <row r="249" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="39"/>
+      <c r="B249" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="C249" s="49"/>
+      <c r="D249" s="69"/>
+      <c r="E249" s="14"/>
+    </row>
+    <row r="250" spans="1:5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="39"/>
+      <c r="B250" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="C250" s="49"/>
+      <c r="D250" s="69"/>
+      <c r="E250" s="14"/>
+    </row>
+    <row r="251" spans="1:5" ht="40.049999999999997" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="138" t="s">
+        <v>245</v>
+      </c>
+      <c r="B251" s="146" t="s">
+        <v>402</v>
+      </c>
+      <c r="C251" s="146"/>
+      <c r="D251" s="146"/>
+      <c r="E251" s="147"/>
+    </row>
+    <row r="252" spans="1:5" ht="81" x14ac:dyDescent="0.3">
+      <c r="A252" s="138"/>
+      <c r="B252" s="35" t="s">
+        <v>250</v>
+      </c>
+      <c r="C252" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D252" s="65"/>
+      <c r="E252" s="16" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="389.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="138"/>
+      <c r="B253" s="35" t="s">
+        <v>251</v>
+      </c>
+      <c r="C253" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D253" s="65"/>
+      <c r="E253" s="16" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="138" t="s">
+        <v>246</v>
+      </c>
+      <c r="B254" s="146" t="s">
+        <v>403</v>
+      </c>
+      <c r="C254" s="146"/>
+      <c r="D254" s="146"/>
+      <c r="E254" s="147"/>
+    </row>
+    <row r="255" spans="1:5" ht="267" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="138"/>
+      <c r="B255" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="C255" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D255" s="65"/>
+      <c r="E255" s="16" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="138" t="s">
+        <v>248</v>
+      </c>
+      <c r="B256" s="146" t="s">
         <v>404</v>
       </c>
-      <c r="B4" s="35" t="s">
-[...14 lines deleted...]
-      <c r="B5" s="143" t="s">
+      <c r="C256" s="146"/>
+      <c r="D256" s="146"/>
+      <c r="E256" s="147"/>
+    </row>
+    <row r="257" spans="1:5" ht="270" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="138"/>
+      <c r="B257" s="35" t="s">
+        <v>307</v>
+      </c>
+      <c r="C257" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D257" s="65"/>
+      <c r="E257" s="16" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="138" t="s">
+        <v>249</v>
+      </c>
+      <c r="B258" s="146" t="s">
         <v>405</v>
       </c>
-      <c r="C5" s="143"/>
-[...18 lines deleted...]
-      <c r="B7" s="148" t="s">
+      <c r="C258" s="146"/>
+      <c r="D258" s="146"/>
+      <c r="E258" s="147"/>
+    </row>
+    <row r="259" spans="1:5" ht="389.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="138"/>
+      <c r="B259" s="35" t="s">
+        <v>252</v>
+      </c>
+      <c r="C259" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D259" s="65"/>
+      <c r="E259" s="157" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="177" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="138"/>
+      <c r="B260" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="C260" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="D260" s="65"/>
+      <c r="E260" s="158"/>
+    </row>
+    <row r="261" spans="1:5" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="138" t="s">
+        <v>254</v>
+      </c>
+      <c r="B261" s="146" t="s">
         <v>406</v>
       </c>
-      <c r="C7" s="148"/>
-[...2349 lines deleted...]
-      <c r="B258" s="148" t="s">
+      <c r="C261" s="146"/>
+      <c r="D261" s="146"/>
+      <c r="E261" s="147"/>
+    </row>
+    <row r="262" spans="1:5" ht="113.4" x14ac:dyDescent="0.3">
+      <c r="A262" s="138"/>
+      <c r="B262" s="35" t="s">
+        <v>255</v>
+      </c>
+      <c r="C262" s="48"/>
+      <c r="D262" s="46" t="s">
         <v>412</v>
       </c>
-      <c r="C258" s="148"/>
-[...46 lines deleted...]
-      </c>
       <c r="E262" s="16" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertHyperlinks="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertHyperlinks="0"/>
   <mergeCells count="50">
     <mergeCell ref="A261:A262"/>
     <mergeCell ref="B261:E261"/>
     <mergeCell ref="A254:A255"/>
     <mergeCell ref="B254:E254"/>
     <mergeCell ref="A256:A257"/>
     <mergeCell ref="B256:E256"/>
     <mergeCell ref="A258:A260"/>
     <mergeCell ref="B258:E258"/>
     <mergeCell ref="E259:E260"/>
     <mergeCell ref="B215:E215"/>
     <mergeCell ref="B224:E224"/>
     <mergeCell ref="B233:E233"/>
     <mergeCell ref="B242:E242"/>
     <mergeCell ref="A251:A253"/>
     <mergeCell ref="B251:E251"/>
     <mergeCell ref="B205:E205"/>
     <mergeCell ref="B121:E121"/>
     <mergeCell ref="B130:E130"/>
     <mergeCell ref="B139:E139"/>
     <mergeCell ref="B148:E148"/>
     <mergeCell ref="B157:E157"/>
     <mergeCell ref="B158:E158"/>
     <mergeCell ref="B168:E168"/>
     <mergeCell ref="B177:E177"/>
@@ -8769,357 +8767,357 @@
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97905337-1DB0-41EF-A336-BF3EF42F72BD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:H14"/>
   <sheetViews>
     <sheetView topLeftCell="A8" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="13.796875" customWidth="1"/>
     <col min="3" max="3" width="15.69921875" customWidth="1"/>
     <col min="4" max="4" width="16.3984375" customWidth="1"/>
     <col min="5" max="8" width="15.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="60" x14ac:dyDescent="0.45">
-      <c r="A2" s="161" t="s">
+      <c r="A2" s="159" t="s">
+        <v>311</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>312</v>
+      </c>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="73" t="s">
+        <v>313</v>
+      </c>
+      <c r="G2" s="73" t="s">
+        <v>314</v>
+      </c>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:8" ht="60" x14ac:dyDescent="0.45">
+      <c r="A3" s="159"/>
+      <c r="B3" s="28" t="s">
+        <v>315</v>
+      </c>
+      <c r="C3" s="72" t="s">
+        <v>316</v>
+      </c>
+      <c r="D3" s="72" t="s">
         <v>317</v>
       </c>
-      <c r="B2" s="29" t="s">
+      <c r="E3" s="72" t="s">
         <v>318</v>
       </c>
-      <c r="C2" s="75"/>
-[...2 lines deleted...]
-      <c r="F2" s="76" t="s">
+      <c r="F3" s="72" t="s">
         <v>319</v>
       </c>
-      <c r="G2" s="76" t="s">
+      <c r="G3" s="72" t="s">
         <v>320</v>
       </c>
-      <c r="H2" s="75"/>
-[...3 lines deleted...]
-      <c r="B3" s="29" t="s">
+      <c r="H3" s="72" t="s">
         <v>321</v>
       </c>
-      <c r="C3" s="75" t="s">
+    </row>
+    <row r="4" spans="1:8" ht="60" x14ac:dyDescent="0.45">
+      <c r="A4" s="159"/>
+      <c r="B4" s="28" t="s">
         <v>322</v>
       </c>
-      <c r="D3" s="75" t="s">
+      <c r="C4" s="72" t="s">
         <v>323</v>
       </c>
-      <c r="E3" s="75" t="s">
+      <c r="D4" s="72" t="s">
         <v>324</v>
       </c>
-      <c r="F3" s="75" t="s">
+      <c r="E4" s="72" t="s">
         <v>325</v>
       </c>
-      <c r="G3" s="75" t="s">
+      <c r="F4" s="72" t="s">
         <v>326</v>
       </c>
-      <c r="H3" s="75" t="s">
+      <c r="G4" s="72" t="s">
         <v>327</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="29" t="s">
+      <c r="H4" s="72" t="s">
         <v>328</v>
       </c>
-      <c r="C4" s="75" t="s">
+    </row>
+    <row r="5" spans="1:8" ht="90" x14ac:dyDescent="0.45">
+      <c r="A5" s="27" t="s">
         <v>329</v>
       </c>
-      <c r="D4" s="75" t="s">
+      <c r="B5" s="28" t="s">
         <v>330</v>
       </c>
-      <c r="E4" s="75" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="73" t="s">
         <v>331</v>
       </c>
-      <c r="F4" s="75" t="s">
+      <c r="E5" s="73" t="s">
         <v>332</v>
       </c>
-      <c r="G4" s="75" t="s">
+      <c r="F5" s="73" t="s">
         <v>333</v>
       </c>
-      <c r="H4" s="75" t="s">
+      <c r="G5" s="73" t="s">
         <v>334</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="28" t="s">
+      <c r="H5" s="73"/>
+    </row>
+    <row r="6" spans="1:8" ht="147" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="159" t="s">
         <v>335</v>
       </c>
-      <c r="B5" s="29" t="s">
+      <c r="B6" s="28" t="s">
         <v>336</v>
       </c>
-      <c r="C5" s="75"/>
-      <c r="D5" s="76" t="s">
+      <c r="C6" s="72" t="s">
         <v>337</v>
       </c>
-      <c r="E5" s="76" t="s">
+      <c r="D6" s="72" t="s">
         <v>338</v>
       </c>
-      <c r="F5" s="76" t="s">
+      <c r="E6" s="72" t="s">
         <v>339</v>
       </c>
-      <c r="G5" s="76" t="s">
+      <c r="F6" s="72" t="s">
         <v>340</v>
       </c>
-      <c r="H5" s="76"/>
-[...2 lines deleted...]
-      <c r="A6" s="161" t="s">
+      <c r="G6" s="72" t="s">
         <v>341</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="H6" s="72" t="s">
         <v>342</v>
       </c>
-      <c r="C6" s="75" t="s">
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.45">
+      <c r="A7" s="159"/>
+      <c r="B7" s="28" t="s">
         <v>343</v>
       </c>
-      <c r="D6" s="75" t="s">
+      <c r="C7" s="72" t="s">
         <v>344</v>
       </c>
-      <c r="E6" s="75" t="s">
+      <c r="D7" s="72" t="s">
         <v>345</v>
       </c>
-      <c r="F6" s="75" t="s">
+      <c r="E7" s="72" t="s">
         <v>346</v>
       </c>
-      <c r="G6" s="75" t="s">
+      <c r="F7" s="72" t="s">
         <v>347</v>
       </c>
-      <c r="H6" s="75" t="s">
+      <c r="G7" s="72" t="s">
         <v>348</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="29" t="s">
+      <c r="H7" s="72" t="s">
         <v>349</v>
       </c>
-      <c r="C7" s="75" t="s">
+    </row>
+    <row r="8" spans="1:8" ht="60" x14ac:dyDescent="0.45">
+      <c r="A8" s="159" t="s">
         <v>350</v>
       </c>
-      <c r="D7" s="75" t="s">
+      <c r="B8" s="28" t="s">
         <v>351</v>
       </c>
-      <c r="E7" s="75" t="s">
+      <c r="C8" s="72" t="s">
         <v>352</v>
       </c>
-      <c r="F7" s="75" t="s">
+      <c r="D8" s="72" t="s">
         <v>353</v>
       </c>
-      <c r="G7" s="75" t="s">
+      <c r="E8" s="72" t="s">
         <v>354</v>
       </c>
-      <c r="H7" s="75" t="s">
+      <c r="F8" s="72" t="s">
         <v>355</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="161" t="s">
+      <c r="G8" s="72" t="s">
         <v>356</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="H8" s="72" t="s">
         <v>357</v>
       </c>
-      <c r="C8" s="75" t="s">
+    </row>
+    <row r="9" spans="1:8" ht="45" x14ac:dyDescent="0.45">
+      <c r="A9" s="159"/>
+      <c r="B9" s="28" t="s">
         <v>358</v>
       </c>
-      <c r="D8" s="75" t="s">
+      <c r="C9" s="72" t="s">
         <v>359</v>
       </c>
-      <c r="E8" s="75" t="s">
+      <c r="D9" s="72" t="s">
         <v>360</v>
       </c>
-      <c r="F8" s="75" t="s">
+      <c r="E9" s="72" t="s">
         <v>361</v>
       </c>
-      <c r="G8" s="75" t="s">
+      <c r="F9" s="72" t="s">
         <v>362</v>
       </c>
-      <c r="H8" s="75" t="s">
+      <c r="G9" s="72" t="s">
         <v>363</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="29" t="s">
+      <c r="H9" s="72" t="s">
         <v>364</v>
       </c>
-      <c r="C9" s="75" t="s">
+    </row>
+    <row r="10" spans="1:8" ht="60" x14ac:dyDescent="0.45">
+      <c r="A10" s="159"/>
+      <c r="B10" s="28" t="s">
         <v>365</v>
       </c>
-      <c r="D9" s="75" t="s">
+      <c r="C10" s="72" t="s">
         <v>366</v>
       </c>
-      <c r="E9" s="75" t="s">
+      <c r="D10" s="72" t="s">
         <v>367</v>
       </c>
-      <c r="F9" s="75" t="s">
+      <c r="E10" s="72" t="s">
         <v>368</v>
       </c>
-      <c r="G9" s="75" t="s">
+      <c r="F10" s="72" t="s">
         <v>369</v>
       </c>
-      <c r="H9" s="75" t="s">
+      <c r="G10" s="72" t="s">
         <v>370</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="29" t="s">
+      <c r="H10" s="72" t="s">
         <v>371</v>
       </c>
-      <c r="C10" s="75" t="s">
+    </row>
+    <row r="11" spans="1:8" ht="60" x14ac:dyDescent="0.45">
+      <c r="A11" s="27" t="s">
         <v>372</v>
       </c>
-      <c r="D10" s="75" t="s">
+      <c r="B11" s="28" t="s">
         <v>373</v>
       </c>
-      <c r="E10" s="75" t="s">
+      <c r="C11" s="72" t="s">
         <v>374</v>
       </c>
-      <c r="F10" s="75" t="s">
+      <c r="D11" s="72" t="s">
         <v>375</v>
       </c>
-      <c r="G10" s="75" t="s">
+      <c r="E11" s="72" t="s">
         <v>376</v>
       </c>
-      <c r="H10" s="75" t="s">
+      <c r="F11" s="72" t="s">
         <v>377</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="28" t="s">
+      <c r="G11" s="72" t="s">
         <v>378</v>
       </c>
-      <c r="B11" s="29" t="s">
+      <c r="H11" s="72" t="s">
         <v>379</v>
       </c>
-      <c r="C11" s="75" t="s">
+    </row>
+    <row r="12" spans="1:8" ht="30" x14ac:dyDescent="0.45">
+      <c r="A12" s="159" t="s">
         <v>380</v>
       </c>
-      <c r="D11" s="75" t="s">
+      <c r="B12" s="28" t="s">
         <v>381</v>
       </c>
-      <c r="E11" s="75" t="s">
+      <c r="C12" s="72" t="s">
         <v>382</v>
       </c>
-      <c r="F11" s="75" t="s">
+      <c r="D12" s="72" t="s">
         <v>383</v>
       </c>
-      <c r="G11" s="75" t="s">
+      <c r="E12" s="72" t="s">
         <v>384</v>
       </c>
-      <c r="H11" s="75" t="s">
+      <c r="F12" s="72" t="s">
         <v>385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="161" t="s">
+      <c r="G12" s="72"/>
+      <c r="H12" s="72"/>
+    </row>
+    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.45">
+      <c r="A13" s="159"/>
+      <c r="B13" s="28" t="s">
         <v>386</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="C13" s="72" t="s">
         <v>387</v>
       </c>
-      <c r="C12" s="75" t="s">
+      <c r="D13" s="72" t="s">
         <v>388</v>
       </c>
-      <c r="D12" s="75" t="s">
+      <c r="E13" s="72" t="s">
         <v>389</v>
       </c>
-      <c r="E12" s="75" t="s">
+      <c r="F13" s="72" t="s">
         <v>390</v>
       </c>
-      <c r="F12" s="75" t="s">
+      <c r="G13" s="72" t="s">
         <v>391</v>
       </c>
-      <c r="G12" s="75"/>
-[...4 lines deleted...]
-      <c r="B13" s="29" t="s">
+      <c r="H13" s="72" t="s">
         <v>392</v>
       </c>
-      <c r="C13" s="75" t="s">
+    </row>
+    <row r="14" spans="1:8" ht="30" x14ac:dyDescent="0.45">
+      <c r="A14" s="27" t="s">
         <v>393</v>
       </c>
-      <c r="D13" s="75" t="s">
+      <c r="B14" s="28" t="s">
         <v>394</v>
       </c>
-      <c r="E13" s="75" t="s">
+      <c r="C14" s="72" t="s">
         <v>395</v>
       </c>
-      <c r="F13" s="75" t="s">
+      <c r="D14" s="72" t="s">
         <v>396</v>
       </c>
-      <c r="G13" s="75" t="s">
-[...29 lines deleted...]
-        <v>391</v>
+      <c r="E14" s="72" t="s">
+        <v>382</v>
+      </c>
+      <c r="F14" s="72" t="s">
+        <v>383</v>
+      </c>
+      <c r="G14" s="72" t="s">
+        <v>384</v>
+      </c>
+      <c r="H14" s="72" t="s">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="4">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A12:A13"/>
   </mergeCells>
   <phoneticPr fontId="7"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE7624E5-36C1-4FF4-A799-7F6755A39340}">
   <dimension ref="A1:B172"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>